--- v5 (2026-03-25)
+++ v6 (2026-04-15)
@@ -101,414 +101,376 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Activity and Calendar Information – </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="004B662B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.usd241.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00BC6954" w:rsidRDefault="00BC6954" w:rsidP="007A19ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686580" w:rsidRPr="00771F30" w:rsidRDefault="002D1613" w:rsidP="007A19ED">
+    <w:p w:rsidR="00686580" w:rsidRPr="00771F30" w:rsidRDefault="002656D9" w:rsidP="007A19ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Thu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00593282">
+        <w:t>Tues</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5256">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006839F3">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5905">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A5256">
+        <w:t>ay</w:t>
+      </w:r>
+      <w:r w:rsidR="003549A9" w:rsidRPr="00771F30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F5905">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70BBA" w:rsidRPr="00771F30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ay</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003549A9" w:rsidRPr="00771F30">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F910D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F70BBA" w:rsidRPr="00771F30">
+        <w:t xml:space="preserve">April </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A65E66">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0096347E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">March </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00392134">
+        <w:t>4,</w:t>
+      </w:r>
+      <w:r w:rsidR="0052404B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...17 lines deleted...]
-        <w:t>, 2026</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD33C7" w:rsidRPr="00771F30" w:rsidRDefault="00AD33C7" w:rsidP="00A923E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394C33" w:rsidRDefault="00394C33" w:rsidP="006D35D4">
+    <w:p w:rsidR="0087034F" w:rsidRDefault="0096347E" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Janine will be at The Hair Team to</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00593282">
+        <w:t xml:space="preserve">Good luck to our </w:t>
+      </w:r>
+      <w:r w:rsidR="0087034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Junior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
+      </w:r>
+      <w:r w:rsidR="0087034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">igh </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="0087034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rack</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teams</w:t>
+      </w:r>
+      <w:r w:rsidR="0087034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Oberlin to</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
+      <w:r w:rsidR="0087034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from 3:30 to 6:00pm for prom tux rental</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">  Field events to start at 11:45MT.  Please dismiss participants at 8:40 to depart at 8:50.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593282" w:rsidRDefault="00593282" w:rsidP="006D35D4">
+    <w:p w:rsidR="002010E4" w:rsidRDefault="002010E4" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00593282" w:rsidRDefault="00593282" w:rsidP="006D35D4">
+    <w:p w:rsidR="009C105E" w:rsidRDefault="009C105E" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Freshmen and Juniors will have a short meeting tomorrow at 5:00pm in the high school gym.</w:t>
+        <w:t xml:space="preserve">Varsity Golf in Goodland tomorrow starting at 12:00MT.  Tyler, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Niel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Braylon will need to be dismissed at 10:40 to depart at 10:50.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335C2B" w:rsidRDefault="00335C2B" w:rsidP="006D35D4">
+    <w:p w:rsidR="0096347E" w:rsidRDefault="0096347E" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00335C2B" w:rsidRDefault="002709FB" w:rsidP="00335C2B">
+    <w:p w:rsidR="0096347E" w:rsidRDefault="0096347E" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If interested in being a member of the 2026-2027 Cheer Team please stop in the office and put your name on the signup sheet.</w:t>
-[...15 lines deleted...]
-        <w:t>tomorrow</w:t>
+        <w:t>Senior Recognition Meal at the Methodist Church tomorrow at 6:30MT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0087034F" w:rsidRDefault="0087034F" w:rsidP="006D35D4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0087034F" w:rsidRDefault="0087034F" w:rsidP="006D35D4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Senior</w:t>
+      </w:r>
+      <w:r w:rsidR="00F926B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00335C2B">
-[...28 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Please stop by the office to sign up your Out-of-Town/School Prom Date and pick up your “</w:t>
-[...86 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> are in charge of putting tables and chairs up after lunch this week.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00EF60EF" w:rsidRDefault="00EF60EF" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EF60EF" w:rsidRDefault="0073117E" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -565,105 +527,218 @@
     <w:p w:rsidR="00A2221E" w:rsidRPr="00A2221E" w:rsidRDefault="00A2221E" w:rsidP="00A2221E"/>
     <w:p w:rsidR="00A2221E" w:rsidRPr="00A2221E" w:rsidRDefault="00A2221E" w:rsidP="00A2221E"/>
     <w:p w:rsidR="00A2221E" w:rsidRDefault="00A2221E" w:rsidP="00A2221E"/>
     <w:p w:rsidR="00BD4969" w:rsidRPr="00A2221E" w:rsidRDefault="00A2221E" w:rsidP="00A2221E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2415"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BD4969" w:rsidRPr="00A2221E" w:rsidSect="00007353">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="018507D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7EC5000"/>
+    <w:lvl w:ilvl="0" w:tplc="800EFADE">
+      <w:start w:val="2024"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A682481"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="645C8EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -768,51 +843,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35471FEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C374EE5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -917,341 +992,479 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="440B1317"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBE06DB0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00007353"/>
     <w:rsid w:val="00002B94"/>
     <w:rsid w:val="000038F8"/>
     <w:rsid w:val="000068E2"/>
+    <w:rsid w:val="00006CBA"/>
     <w:rsid w:val="00007353"/>
     <w:rsid w:val="0001515F"/>
     <w:rsid w:val="00015CA0"/>
     <w:rsid w:val="0002004B"/>
     <w:rsid w:val="00020DD0"/>
     <w:rsid w:val="000225F0"/>
     <w:rsid w:val="00023493"/>
     <w:rsid w:val="000237FC"/>
     <w:rsid w:val="000261AB"/>
     <w:rsid w:val="000272B0"/>
     <w:rsid w:val="00030702"/>
     <w:rsid w:val="00031343"/>
     <w:rsid w:val="000317A7"/>
     <w:rsid w:val="00035926"/>
     <w:rsid w:val="00035EA0"/>
     <w:rsid w:val="00040CB8"/>
     <w:rsid w:val="000411BF"/>
     <w:rsid w:val="00043CFA"/>
     <w:rsid w:val="000451C3"/>
     <w:rsid w:val="00046247"/>
     <w:rsid w:val="00054A2A"/>
     <w:rsid w:val="00060C00"/>
     <w:rsid w:val="00060E6A"/>
     <w:rsid w:val="00071803"/>
     <w:rsid w:val="0007279D"/>
     <w:rsid w:val="00076FD9"/>
     <w:rsid w:val="000774A3"/>
     <w:rsid w:val="000779E6"/>
     <w:rsid w:val="00077BEB"/>
     <w:rsid w:val="00077FC4"/>
     <w:rsid w:val="000820D0"/>
     <w:rsid w:val="00082221"/>
     <w:rsid w:val="00082B04"/>
     <w:rsid w:val="000847E6"/>
     <w:rsid w:val="00084895"/>
     <w:rsid w:val="00085C4B"/>
     <w:rsid w:val="00086CE9"/>
     <w:rsid w:val="00094FEF"/>
+    <w:rsid w:val="000A14A7"/>
     <w:rsid w:val="000A4D69"/>
     <w:rsid w:val="000A6A09"/>
     <w:rsid w:val="000B3F99"/>
     <w:rsid w:val="000B5648"/>
     <w:rsid w:val="000B734B"/>
     <w:rsid w:val="000C2517"/>
     <w:rsid w:val="000D0E86"/>
+    <w:rsid w:val="000D133B"/>
     <w:rsid w:val="000D1F2F"/>
     <w:rsid w:val="000D2C0C"/>
     <w:rsid w:val="000D473E"/>
     <w:rsid w:val="000D5B54"/>
     <w:rsid w:val="000D7164"/>
     <w:rsid w:val="000E135D"/>
     <w:rsid w:val="000E13C6"/>
     <w:rsid w:val="000E143C"/>
     <w:rsid w:val="000E1D9C"/>
     <w:rsid w:val="000E3E6A"/>
     <w:rsid w:val="000E4117"/>
     <w:rsid w:val="000E7BC4"/>
     <w:rsid w:val="000F0AB9"/>
     <w:rsid w:val="000F1353"/>
     <w:rsid w:val="001016E0"/>
     <w:rsid w:val="00102289"/>
     <w:rsid w:val="001031C3"/>
     <w:rsid w:val="00104459"/>
     <w:rsid w:val="00110ED3"/>
     <w:rsid w:val="0011396C"/>
     <w:rsid w:val="00115109"/>
     <w:rsid w:val="00126BBA"/>
     <w:rsid w:val="00127726"/>
     <w:rsid w:val="00131CFD"/>
     <w:rsid w:val="00135B7D"/>
     <w:rsid w:val="0013601E"/>
     <w:rsid w:val="00136911"/>
     <w:rsid w:val="00140AF1"/>
+    <w:rsid w:val="0014675B"/>
     <w:rsid w:val="00147487"/>
     <w:rsid w:val="00150508"/>
     <w:rsid w:val="0015076E"/>
     <w:rsid w:val="00151736"/>
     <w:rsid w:val="001526B3"/>
     <w:rsid w:val="001551D4"/>
     <w:rsid w:val="00160A02"/>
     <w:rsid w:val="00165C18"/>
     <w:rsid w:val="001709D5"/>
     <w:rsid w:val="0017108E"/>
     <w:rsid w:val="00174D1D"/>
     <w:rsid w:val="0017538E"/>
+    <w:rsid w:val="0018080E"/>
     <w:rsid w:val="001812C2"/>
     <w:rsid w:val="00182059"/>
     <w:rsid w:val="00192E08"/>
+    <w:rsid w:val="00194002"/>
     <w:rsid w:val="001943F4"/>
     <w:rsid w:val="00194ECA"/>
     <w:rsid w:val="001966E3"/>
     <w:rsid w:val="00197130"/>
     <w:rsid w:val="001A140C"/>
     <w:rsid w:val="001A4E15"/>
     <w:rsid w:val="001A6D6B"/>
     <w:rsid w:val="001B1A36"/>
     <w:rsid w:val="001B6DD8"/>
     <w:rsid w:val="001C1AF6"/>
     <w:rsid w:val="001C35E0"/>
     <w:rsid w:val="001C6430"/>
     <w:rsid w:val="001C7878"/>
     <w:rsid w:val="001D0CD4"/>
     <w:rsid w:val="001D21D9"/>
     <w:rsid w:val="001D498C"/>
     <w:rsid w:val="001D5ADD"/>
+    <w:rsid w:val="001E647D"/>
     <w:rsid w:val="001E6501"/>
     <w:rsid w:val="001F2959"/>
     <w:rsid w:val="001F4D7D"/>
     <w:rsid w:val="001F4ECE"/>
     <w:rsid w:val="001F5905"/>
     <w:rsid w:val="001F74C1"/>
     <w:rsid w:val="001F7551"/>
+    <w:rsid w:val="002010E4"/>
     <w:rsid w:val="0020272D"/>
     <w:rsid w:val="002034AD"/>
     <w:rsid w:val="00204E38"/>
     <w:rsid w:val="00207A92"/>
     <w:rsid w:val="002101D3"/>
+    <w:rsid w:val="002135E1"/>
     <w:rsid w:val="002138F9"/>
     <w:rsid w:val="00214DEB"/>
     <w:rsid w:val="00216B28"/>
     <w:rsid w:val="00217996"/>
     <w:rsid w:val="00217C60"/>
     <w:rsid w:val="00222515"/>
     <w:rsid w:val="00222709"/>
     <w:rsid w:val="00230B27"/>
     <w:rsid w:val="00230F4C"/>
     <w:rsid w:val="00234707"/>
     <w:rsid w:val="002354AE"/>
     <w:rsid w:val="002400B2"/>
     <w:rsid w:val="0024311C"/>
     <w:rsid w:val="0024314B"/>
     <w:rsid w:val="00247962"/>
     <w:rsid w:val="002536B8"/>
     <w:rsid w:val="002548CB"/>
     <w:rsid w:val="00254F84"/>
     <w:rsid w:val="00255DD1"/>
     <w:rsid w:val="00257E81"/>
     <w:rsid w:val="00260F1B"/>
+    <w:rsid w:val="00264A77"/>
+    <w:rsid w:val="002656D9"/>
     <w:rsid w:val="002668B2"/>
     <w:rsid w:val="002672C7"/>
     <w:rsid w:val="002709FB"/>
     <w:rsid w:val="00272CCE"/>
     <w:rsid w:val="00272DEC"/>
     <w:rsid w:val="00274EAF"/>
     <w:rsid w:val="002773BA"/>
     <w:rsid w:val="002814AB"/>
     <w:rsid w:val="00285A23"/>
     <w:rsid w:val="00286473"/>
     <w:rsid w:val="00287DE3"/>
     <w:rsid w:val="00287E39"/>
     <w:rsid w:val="00290CA1"/>
     <w:rsid w:val="00294C44"/>
     <w:rsid w:val="00295D8E"/>
     <w:rsid w:val="002A4260"/>
     <w:rsid w:val="002A4F1D"/>
     <w:rsid w:val="002A557A"/>
     <w:rsid w:val="002A58C3"/>
     <w:rsid w:val="002B3464"/>
     <w:rsid w:val="002B4CFA"/>
     <w:rsid w:val="002C38FA"/>
     <w:rsid w:val="002C7506"/>
     <w:rsid w:val="002D1613"/>
     <w:rsid w:val="002D3BF7"/>
     <w:rsid w:val="002D5F73"/>
     <w:rsid w:val="002E23DD"/>
     <w:rsid w:val="003008D2"/>
     <w:rsid w:val="00301513"/>
     <w:rsid w:val="003016E6"/>
     <w:rsid w:val="00302EEC"/>
     <w:rsid w:val="00302F3D"/>
     <w:rsid w:val="00304879"/>
     <w:rsid w:val="003103DE"/>
     <w:rsid w:val="003131E1"/>
     <w:rsid w:val="003145E4"/>
     <w:rsid w:val="00316582"/>
     <w:rsid w:val="00316785"/>
     <w:rsid w:val="00317715"/>
     <w:rsid w:val="00322747"/>
     <w:rsid w:val="00323ACF"/>
     <w:rsid w:val="0032439A"/>
     <w:rsid w:val="003312B4"/>
     <w:rsid w:val="00335C2B"/>
     <w:rsid w:val="00336420"/>
     <w:rsid w:val="003422F7"/>
     <w:rsid w:val="00343C9E"/>
     <w:rsid w:val="00344FE8"/>
     <w:rsid w:val="00345DF8"/>
+    <w:rsid w:val="00346873"/>
     <w:rsid w:val="00346D27"/>
     <w:rsid w:val="00346F1F"/>
     <w:rsid w:val="00351899"/>
     <w:rsid w:val="00352F27"/>
     <w:rsid w:val="003549A9"/>
     <w:rsid w:val="00360B0E"/>
+    <w:rsid w:val="003617CC"/>
     <w:rsid w:val="003629B7"/>
     <w:rsid w:val="00370A8B"/>
     <w:rsid w:val="00371B72"/>
     <w:rsid w:val="0037418A"/>
     <w:rsid w:val="003753E9"/>
     <w:rsid w:val="00376292"/>
     <w:rsid w:val="0037629C"/>
     <w:rsid w:val="0038666F"/>
     <w:rsid w:val="00390740"/>
     <w:rsid w:val="0039129B"/>
     <w:rsid w:val="00391866"/>
     <w:rsid w:val="00392134"/>
     <w:rsid w:val="003931A1"/>
     <w:rsid w:val="00393D06"/>
     <w:rsid w:val="00394C33"/>
     <w:rsid w:val="0039601B"/>
     <w:rsid w:val="003973F0"/>
     <w:rsid w:val="003A222A"/>
     <w:rsid w:val="003A245B"/>
     <w:rsid w:val="003A37A9"/>
     <w:rsid w:val="003A4DA0"/>
     <w:rsid w:val="003A6E08"/>
     <w:rsid w:val="003B30C6"/>
     <w:rsid w:val="003B41B2"/>
     <w:rsid w:val="003B7094"/>
     <w:rsid w:val="003C263D"/>
     <w:rsid w:val="003C4382"/>
     <w:rsid w:val="003D0430"/>
     <w:rsid w:val="003D0653"/>
+    <w:rsid w:val="003D3F6B"/>
     <w:rsid w:val="003D5DFE"/>
     <w:rsid w:val="003E7F30"/>
     <w:rsid w:val="003F12ED"/>
     <w:rsid w:val="003F67D5"/>
     <w:rsid w:val="003F7190"/>
     <w:rsid w:val="004003EB"/>
     <w:rsid w:val="00401232"/>
     <w:rsid w:val="00403AE4"/>
     <w:rsid w:val="0040609C"/>
     <w:rsid w:val="004065A4"/>
     <w:rsid w:val="00406AA0"/>
     <w:rsid w:val="00410F13"/>
     <w:rsid w:val="00412CF1"/>
     <w:rsid w:val="00412FF4"/>
+    <w:rsid w:val="0041514D"/>
     <w:rsid w:val="004153D7"/>
     <w:rsid w:val="00415E7C"/>
     <w:rsid w:val="00416163"/>
     <w:rsid w:val="00416292"/>
+    <w:rsid w:val="0042187C"/>
     <w:rsid w:val="00425D75"/>
+    <w:rsid w:val="00426BB2"/>
     <w:rsid w:val="00430F2D"/>
     <w:rsid w:val="00432A4B"/>
     <w:rsid w:val="00435E10"/>
     <w:rsid w:val="004365BE"/>
     <w:rsid w:val="00440FE9"/>
     <w:rsid w:val="00444053"/>
     <w:rsid w:val="004472B7"/>
     <w:rsid w:val="004522F5"/>
     <w:rsid w:val="004554FC"/>
+    <w:rsid w:val="00457BB2"/>
     <w:rsid w:val="004619DB"/>
     <w:rsid w:val="004640E4"/>
     <w:rsid w:val="00467A32"/>
     <w:rsid w:val="00467E71"/>
     <w:rsid w:val="004719D8"/>
     <w:rsid w:val="00471E74"/>
     <w:rsid w:val="00474114"/>
     <w:rsid w:val="0047446F"/>
     <w:rsid w:val="0047703C"/>
     <w:rsid w:val="0048551D"/>
     <w:rsid w:val="00485756"/>
     <w:rsid w:val="00491437"/>
     <w:rsid w:val="00493E0A"/>
+    <w:rsid w:val="0049477F"/>
     <w:rsid w:val="004A18DB"/>
     <w:rsid w:val="004A2179"/>
     <w:rsid w:val="004A46CC"/>
     <w:rsid w:val="004A592B"/>
     <w:rsid w:val="004B3047"/>
     <w:rsid w:val="004B32BB"/>
     <w:rsid w:val="004B481F"/>
     <w:rsid w:val="004B5AB0"/>
     <w:rsid w:val="004B662B"/>
     <w:rsid w:val="004C0D54"/>
     <w:rsid w:val="004C3E13"/>
     <w:rsid w:val="004C5DBE"/>
     <w:rsid w:val="004C6938"/>
     <w:rsid w:val="004D0DC5"/>
     <w:rsid w:val="004D1693"/>
     <w:rsid w:val="004D1CB8"/>
     <w:rsid w:val="004D3B45"/>
     <w:rsid w:val="004D45CD"/>
     <w:rsid w:val="004D5A02"/>
     <w:rsid w:val="004E0A70"/>
     <w:rsid w:val="004E0EAC"/>
     <w:rsid w:val="004E27B3"/>
     <w:rsid w:val="004E3C6C"/>
     <w:rsid w:val="004E47C1"/>
     <w:rsid w:val="004F0051"/>
@@ -1278,50 +1491,51 @@
     <w:rsid w:val="00531C86"/>
     <w:rsid w:val="00533D67"/>
     <w:rsid w:val="00533F54"/>
     <w:rsid w:val="00536974"/>
     <w:rsid w:val="00544549"/>
     <w:rsid w:val="00544ECB"/>
     <w:rsid w:val="00545FAB"/>
     <w:rsid w:val="00547158"/>
     <w:rsid w:val="00547A28"/>
     <w:rsid w:val="00552D96"/>
     <w:rsid w:val="0055462F"/>
     <w:rsid w:val="00557E44"/>
     <w:rsid w:val="00562621"/>
     <w:rsid w:val="0056447B"/>
     <w:rsid w:val="00565353"/>
     <w:rsid w:val="00565D50"/>
     <w:rsid w:val="00566BF3"/>
     <w:rsid w:val="00573E8B"/>
     <w:rsid w:val="00580F66"/>
     <w:rsid w:val="00581D35"/>
     <w:rsid w:val="00587480"/>
     <w:rsid w:val="005875A6"/>
     <w:rsid w:val="005879B2"/>
     <w:rsid w:val="00593282"/>
     <w:rsid w:val="0059413D"/>
+    <w:rsid w:val="005A0FA2"/>
     <w:rsid w:val="005A1890"/>
     <w:rsid w:val="005A2430"/>
     <w:rsid w:val="005A474B"/>
     <w:rsid w:val="005A5256"/>
     <w:rsid w:val="005A611E"/>
     <w:rsid w:val="005B0608"/>
     <w:rsid w:val="005B2248"/>
     <w:rsid w:val="005B5150"/>
     <w:rsid w:val="005B6C8C"/>
     <w:rsid w:val="005C2018"/>
     <w:rsid w:val="005C30B0"/>
     <w:rsid w:val="005C4CE1"/>
     <w:rsid w:val="005C5E4A"/>
     <w:rsid w:val="005C7E27"/>
     <w:rsid w:val="005D0A2C"/>
     <w:rsid w:val="005D0A82"/>
     <w:rsid w:val="005D4E93"/>
     <w:rsid w:val="005E0FA5"/>
     <w:rsid w:val="005E2423"/>
     <w:rsid w:val="005E2F28"/>
     <w:rsid w:val="005E7939"/>
     <w:rsid w:val="005E7E2B"/>
     <w:rsid w:val="005F1464"/>
     <w:rsid w:val="005F4EAE"/>
     <w:rsid w:val="005F64A7"/>
@@ -1361,75 +1575,80 @@
     <w:rsid w:val="00694C66"/>
     <w:rsid w:val="00696481"/>
     <w:rsid w:val="00696B71"/>
     <w:rsid w:val="00697921"/>
     <w:rsid w:val="006A0699"/>
     <w:rsid w:val="006A11FC"/>
     <w:rsid w:val="006A17B0"/>
     <w:rsid w:val="006A1F3C"/>
     <w:rsid w:val="006A2C27"/>
     <w:rsid w:val="006A2C90"/>
     <w:rsid w:val="006A4F2E"/>
     <w:rsid w:val="006A71F1"/>
     <w:rsid w:val="006A782E"/>
     <w:rsid w:val="006B16E6"/>
     <w:rsid w:val="006B1D68"/>
     <w:rsid w:val="006B2036"/>
     <w:rsid w:val="006B22E3"/>
     <w:rsid w:val="006B256A"/>
     <w:rsid w:val="006B43B6"/>
     <w:rsid w:val="006B5485"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C05A3"/>
     <w:rsid w:val="006C201F"/>
     <w:rsid w:val="006C4423"/>
     <w:rsid w:val="006C46E3"/>
+    <w:rsid w:val="006C628E"/>
     <w:rsid w:val="006C7766"/>
     <w:rsid w:val="006D04EF"/>
     <w:rsid w:val="006D1C4F"/>
     <w:rsid w:val="006D35D4"/>
     <w:rsid w:val="006D6D93"/>
     <w:rsid w:val="006E0412"/>
     <w:rsid w:val="006E4F17"/>
     <w:rsid w:val="006F39FF"/>
     <w:rsid w:val="006F6380"/>
     <w:rsid w:val="006F779C"/>
     <w:rsid w:val="006F7B36"/>
+    <w:rsid w:val="007004EC"/>
     <w:rsid w:val="00700DCB"/>
     <w:rsid w:val="007021F7"/>
     <w:rsid w:val="007038F6"/>
     <w:rsid w:val="00704620"/>
+    <w:rsid w:val="0070547D"/>
     <w:rsid w:val="00707C89"/>
     <w:rsid w:val="007145D2"/>
     <w:rsid w:val="0071576A"/>
+    <w:rsid w:val="007166A8"/>
     <w:rsid w:val="00717142"/>
     <w:rsid w:val="0072198D"/>
     <w:rsid w:val="00722DE3"/>
     <w:rsid w:val="0072356D"/>
     <w:rsid w:val="007271F6"/>
     <w:rsid w:val="0073117E"/>
     <w:rsid w:val="00734B29"/>
+    <w:rsid w:val="00735F9A"/>
     <w:rsid w:val="00736635"/>
     <w:rsid w:val="00737276"/>
     <w:rsid w:val="00740DB3"/>
     <w:rsid w:val="00741EF2"/>
     <w:rsid w:val="00751C7C"/>
     <w:rsid w:val="00752CA9"/>
     <w:rsid w:val="00754231"/>
     <w:rsid w:val="00754B25"/>
     <w:rsid w:val="00764952"/>
     <w:rsid w:val="00771F30"/>
     <w:rsid w:val="00774C7C"/>
     <w:rsid w:val="00776150"/>
     <w:rsid w:val="007762C4"/>
     <w:rsid w:val="00776574"/>
     <w:rsid w:val="00781DA1"/>
     <w:rsid w:val="007946CB"/>
     <w:rsid w:val="00797CED"/>
     <w:rsid w:val="007A1859"/>
     <w:rsid w:val="007A19ED"/>
     <w:rsid w:val="007A2409"/>
     <w:rsid w:val="007B0E59"/>
     <w:rsid w:val="007B0EB0"/>
     <w:rsid w:val="007B30FD"/>
     <w:rsid w:val="007B5174"/>
     <w:rsid w:val="007B6D3D"/>
@@ -1447,122 +1666,128 @@
     <w:rsid w:val="007F78B9"/>
     <w:rsid w:val="0081165A"/>
     <w:rsid w:val="00811775"/>
     <w:rsid w:val="008131C3"/>
     <w:rsid w:val="0081565A"/>
     <w:rsid w:val="00815CD9"/>
     <w:rsid w:val="00816123"/>
     <w:rsid w:val="00816671"/>
     <w:rsid w:val="008175A8"/>
     <w:rsid w:val="0081789A"/>
     <w:rsid w:val="008203B0"/>
     <w:rsid w:val="008257D5"/>
     <w:rsid w:val="00826600"/>
     <w:rsid w:val="008273BF"/>
     <w:rsid w:val="0083186F"/>
     <w:rsid w:val="00834FA3"/>
     <w:rsid w:val="008351BE"/>
     <w:rsid w:val="00836372"/>
     <w:rsid w:val="00840B9B"/>
     <w:rsid w:val="008521FF"/>
     <w:rsid w:val="00856F21"/>
     <w:rsid w:val="0086331B"/>
     <w:rsid w:val="0086427D"/>
     <w:rsid w:val="00865EB2"/>
     <w:rsid w:val="0086774F"/>
+    <w:rsid w:val="0087034F"/>
     <w:rsid w:val="00873285"/>
     <w:rsid w:val="008759A9"/>
     <w:rsid w:val="008804EA"/>
     <w:rsid w:val="0088622F"/>
     <w:rsid w:val="008913A9"/>
     <w:rsid w:val="0089274E"/>
     <w:rsid w:val="008945ED"/>
     <w:rsid w:val="00897B51"/>
     <w:rsid w:val="008A2818"/>
     <w:rsid w:val="008A2C25"/>
     <w:rsid w:val="008A3619"/>
     <w:rsid w:val="008A5E57"/>
     <w:rsid w:val="008A6AC0"/>
     <w:rsid w:val="008A7440"/>
     <w:rsid w:val="008B00F8"/>
     <w:rsid w:val="008B037A"/>
     <w:rsid w:val="008B2C1A"/>
     <w:rsid w:val="008B3B3D"/>
     <w:rsid w:val="008C2633"/>
     <w:rsid w:val="008C56A8"/>
     <w:rsid w:val="008D1646"/>
     <w:rsid w:val="008D2661"/>
     <w:rsid w:val="008D3984"/>
     <w:rsid w:val="008D6146"/>
     <w:rsid w:val="008D7673"/>
     <w:rsid w:val="008E41D2"/>
     <w:rsid w:val="008E5F82"/>
     <w:rsid w:val="008F3FCC"/>
     <w:rsid w:val="008F5A87"/>
     <w:rsid w:val="008F5B89"/>
     <w:rsid w:val="008F7749"/>
     <w:rsid w:val="00906D2A"/>
     <w:rsid w:val="00912356"/>
     <w:rsid w:val="0091323D"/>
     <w:rsid w:val="0091544E"/>
     <w:rsid w:val="00917C83"/>
     <w:rsid w:val="00920BD6"/>
+    <w:rsid w:val="00923A19"/>
     <w:rsid w:val="00925518"/>
     <w:rsid w:val="00925613"/>
     <w:rsid w:val="009318FF"/>
     <w:rsid w:val="00934185"/>
     <w:rsid w:val="0093695B"/>
     <w:rsid w:val="00941EE5"/>
     <w:rsid w:val="00946574"/>
     <w:rsid w:val="00954B9B"/>
+    <w:rsid w:val="0096347E"/>
+    <w:rsid w:val="00964FA0"/>
     <w:rsid w:val="00973A44"/>
     <w:rsid w:val="00975416"/>
     <w:rsid w:val="00975C35"/>
     <w:rsid w:val="00982B03"/>
     <w:rsid w:val="00983202"/>
     <w:rsid w:val="00985DA7"/>
     <w:rsid w:val="00991A15"/>
     <w:rsid w:val="00993AFC"/>
     <w:rsid w:val="009946D1"/>
     <w:rsid w:val="0099532C"/>
     <w:rsid w:val="0099545A"/>
     <w:rsid w:val="0099671C"/>
     <w:rsid w:val="00997547"/>
     <w:rsid w:val="009A62D7"/>
     <w:rsid w:val="009B24B4"/>
     <w:rsid w:val="009B4208"/>
     <w:rsid w:val="009B5153"/>
     <w:rsid w:val="009C0DD6"/>
+    <w:rsid w:val="009C105E"/>
     <w:rsid w:val="009C6153"/>
     <w:rsid w:val="009D02A9"/>
     <w:rsid w:val="009D254B"/>
     <w:rsid w:val="009D25AE"/>
     <w:rsid w:val="009D295B"/>
     <w:rsid w:val="009D3F10"/>
     <w:rsid w:val="009D4E30"/>
     <w:rsid w:val="009D5E41"/>
     <w:rsid w:val="009E0160"/>
+    <w:rsid w:val="009E16E3"/>
     <w:rsid w:val="009E4048"/>
     <w:rsid w:val="009E56C4"/>
     <w:rsid w:val="009E61F2"/>
     <w:rsid w:val="009E73D6"/>
     <w:rsid w:val="009F28B3"/>
     <w:rsid w:val="009F29FE"/>
     <w:rsid w:val="009F2A86"/>
     <w:rsid w:val="009F3FB0"/>
     <w:rsid w:val="009F4388"/>
     <w:rsid w:val="009F5236"/>
     <w:rsid w:val="009F574C"/>
     <w:rsid w:val="009F63F0"/>
     <w:rsid w:val="009F789E"/>
     <w:rsid w:val="009F7B38"/>
     <w:rsid w:val="00A04744"/>
     <w:rsid w:val="00A047AF"/>
     <w:rsid w:val="00A066DE"/>
     <w:rsid w:val="00A110A0"/>
     <w:rsid w:val="00A12EE5"/>
     <w:rsid w:val="00A13D03"/>
     <w:rsid w:val="00A179D5"/>
     <w:rsid w:val="00A17CA2"/>
     <w:rsid w:val="00A20392"/>
     <w:rsid w:val="00A214B7"/>
     <w:rsid w:val="00A2221E"/>
@@ -1579,393 +1804,413 @@
     <w:rsid w:val="00A42EF2"/>
     <w:rsid w:val="00A4474F"/>
     <w:rsid w:val="00A50806"/>
     <w:rsid w:val="00A51714"/>
     <w:rsid w:val="00A54EFD"/>
     <w:rsid w:val="00A55082"/>
     <w:rsid w:val="00A55979"/>
     <w:rsid w:val="00A55E41"/>
     <w:rsid w:val="00A56121"/>
     <w:rsid w:val="00A56555"/>
     <w:rsid w:val="00A615E8"/>
     <w:rsid w:val="00A64397"/>
     <w:rsid w:val="00A65084"/>
     <w:rsid w:val="00A65758"/>
     <w:rsid w:val="00A65E66"/>
     <w:rsid w:val="00A75BEC"/>
     <w:rsid w:val="00A82464"/>
     <w:rsid w:val="00A87790"/>
     <w:rsid w:val="00A923E8"/>
     <w:rsid w:val="00A96121"/>
     <w:rsid w:val="00A96EA3"/>
     <w:rsid w:val="00AA17D9"/>
     <w:rsid w:val="00AA2F66"/>
     <w:rsid w:val="00AA676D"/>
     <w:rsid w:val="00AA734A"/>
+    <w:rsid w:val="00AB2A79"/>
     <w:rsid w:val="00AB5E97"/>
     <w:rsid w:val="00AB5F93"/>
     <w:rsid w:val="00AC16AC"/>
     <w:rsid w:val="00AC794F"/>
     <w:rsid w:val="00AD1EFC"/>
     <w:rsid w:val="00AD33C7"/>
     <w:rsid w:val="00AD36ED"/>
     <w:rsid w:val="00AD3F1E"/>
     <w:rsid w:val="00AD4438"/>
     <w:rsid w:val="00AD5DBF"/>
     <w:rsid w:val="00AD7D13"/>
     <w:rsid w:val="00AE2A54"/>
     <w:rsid w:val="00AE41FF"/>
     <w:rsid w:val="00AE6D44"/>
     <w:rsid w:val="00AE6D7E"/>
     <w:rsid w:val="00AE7336"/>
     <w:rsid w:val="00AE7516"/>
     <w:rsid w:val="00AF11B9"/>
     <w:rsid w:val="00AF2C44"/>
     <w:rsid w:val="00AF4791"/>
     <w:rsid w:val="00AF4D25"/>
     <w:rsid w:val="00B01297"/>
     <w:rsid w:val="00B0129E"/>
+    <w:rsid w:val="00B02294"/>
     <w:rsid w:val="00B04049"/>
     <w:rsid w:val="00B05B35"/>
     <w:rsid w:val="00B101E3"/>
     <w:rsid w:val="00B12E33"/>
+    <w:rsid w:val="00B15550"/>
     <w:rsid w:val="00B30F26"/>
     <w:rsid w:val="00B33AF1"/>
     <w:rsid w:val="00B42C32"/>
     <w:rsid w:val="00B4564E"/>
     <w:rsid w:val="00B47654"/>
     <w:rsid w:val="00B47952"/>
     <w:rsid w:val="00B5027B"/>
     <w:rsid w:val="00B52BFB"/>
     <w:rsid w:val="00B53951"/>
     <w:rsid w:val="00B564A1"/>
     <w:rsid w:val="00B56F67"/>
     <w:rsid w:val="00B5743C"/>
     <w:rsid w:val="00B606DA"/>
     <w:rsid w:val="00B6307A"/>
     <w:rsid w:val="00B65966"/>
     <w:rsid w:val="00B65DA6"/>
     <w:rsid w:val="00B679FB"/>
     <w:rsid w:val="00B709EF"/>
     <w:rsid w:val="00B70E27"/>
     <w:rsid w:val="00B71B40"/>
     <w:rsid w:val="00B71F9C"/>
     <w:rsid w:val="00B73BB1"/>
     <w:rsid w:val="00B74C40"/>
     <w:rsid w:val="00B75DCB"/>
     <w:rsid w:val="00B760C3"/>
     <w:rsid w:val="00B77024"/>
     <w:rsid w:val="00B776CF"/>
     <w:rsid w:val="00B847B3"/>
     <w:rsid w:val="00B85B9D"/>
     <w:rsid w:val="00B870F7"/>
+    <w:rsid w:val="00B9215E"/>
     <w:rsid w:val="00BA2ADD"/>
     <w:rsid w:val="00BA4D27"/>
     <w:rsid w:val="00BA6F60"/>
+    <w:rsid w:val="00BA7668"/>
     <w:rsid w:val="00BB01B9"/>
     <w:rsid w:val="00BB0235"/>
     <w:rsid w:val="00BB24E7"/>
     <w:rsid w:val="00BB3FFA"/>
     <w:rsid w:val="00BB7FBB"/>
     <w:rsid w:val="00BC0BE2"/>
     <w:rsid w:val="00BC101C"/>
     <w:rsid w:val="00BC2DF2"/>
     <w:rsid w:val="00BC518A"/>
     <w:rsid w:val="00BC6954"/>
     <w:rsid w:val="00BD0781"/>
     <w:rsid w:val="00BD1768"/>
     <w:rsid w:val="00BD1F74"/>
     <w:rsid w:val="00BD4969"/>
     <w:rsid w:val="00BD509D"/>
     <w:rsid w:val="00BD7569"/>
     <w:rsid w:val="00BD7FCF"/>
     <w:rsid w:val="00BE4C5B"/>
     <w:rsid w:val="00BE56A0"/>
     <w:rsid w:val="00BE5BD8"/>
     <w:rsid w:val="00BE7526"/>
     <w:rsid w:val="00BF351B"/>
     <w:rsid w:val="00C034DD"/>
     <w:rsid w:val="00C07B10"/>
     <w:rsid w:val="00C11B24"/>
     <w:rsid w:val="00C11CA8"/>
     <w:rsid w:val="00C2159C"/>
     <w:rsid w:val="00C23AF1"/>
     <w:rsid w:val="00C25FDC"/>
     <w:rsid w:val="00C26245"/>
     <w:rsid w:val="00C26C37"/>
     <w:rsid w:val="00C304BD"/>
     <w:rsid w:val="00C32AC1"/>
     <w:rsid w:val="00C3532C"/>
+    <w:rsid w:val="00C37FB5"/>
     <w:rsid w:val="00C4007D"/>
     <w:rsid w:val="00C4136C"/>
     <w:rsid w:val="00C413A1"/>
     <w:rsid w:val="00C41537"/>
     <w:rsid w:val="00C4159E"/>
+    <w:rsid w:val="00C41EEF"/>
     <w:rsid w:val="00C433FF"/>
     <w:rsid w:val="00C443B1"/>
     <w:rsid w:val="00C47F43"/>
     <w:rsid w:val="00C5614C"/>
     <w:rsid w:val="00C603D7"/>
     <w:rsid w:val="00C61DE7"/>
     <w:rsid w:val="00C62F03"/>
+    <w:rsid w:val="00C67F40"/>
     <w:rsid w:val="00C7198A"/>
     <w:rsid w:val="00C737D9"/>
     <w:rsid w:val="00C74A6C"/>
     <w:rsid w:val="00C755C1"/>
     <w:rsid w:val="00C80D29"/>
     <w:rsid w:val="00C813E9"/>
     <w:rsid w:val="00C873E2"/>
     <w:rsid w:val="00C906B2"/>
     <w:rsid w:val="00C945F3"/>
     <w:rsid w:val="00C96399"/>
     <w:rsid w:val="00CA019B"/>
     <w:rsid w:val="00CA5547"/>
     <w:rsid w:val="00CB1929"/>
     <w:rsid w:val="00CB352C"/>
     <w:rsid w:val="00CB4CF2"/>
     <w:rsid w:val="00CB7C05"/>
     <w:rsid w:val="00CC1C12"/>
     <w:rsid w:val="00CC2CDF"/>
     <w:rsid w:val="00CC2FE8"/>
     <w:rsid w:val="00CC4770"/>
     <w:rsid w:val="00CC6923"/>
     <w:rsid w:val="00CC7E13"/>
     <w:rsid w:val="00CD187C"/>
     <w:rsid w:val="00CD20F1"/>
     <w:rsid w:val="00CD266A"/>
     <w:rsid w:val="00CD422C"/>
+    <w:rsid w:val="00CD4497"/>
     <w:rsid w:val="00CD71A2"/>
     <w:rsid w:val="00CD78E9"/>
     <w:rsid w:val="00CD7C1E"/>
     <w:rsid w:val="00CE14AA"/>
     <w:rsid w:val="00CE6623"/>
     <w:rsid w:val="00CE7BBD"/>
     <w:rsid w:val="00CE7E6E"/>
     <w:rsid w:val="00CF4E0D"/>
     <w:rsid w:val="00CF6BC9"/>
     <w:rsid w:val="00CF7D7A"/>
     <w:rsid w:val="00D02521"/>
     <w:rsid w:val="00D025C2"/>
     <w:rsid w:val="00D0478D"/>
     <w:rsid w:val="00D04C32"/>
     <w:rsid w:val="00D065F6"/>
     <w:rsid w:val="00D07DC0"/>
     <w:rsid w:val="00D10081"/>
     <w:rsid w:val="00D10FA2"/>
     <w:rsid w:val="00D11C15"/>
     <w:rsid w:val="00D15CF0"/>
     <w:rsid w:val="00D17090"/>
     <w:rsid w:val="00D24EEA"/>
     <w:rsid w:val="00D254D7"/>
     <w:rsid w:val="00D3018B"/>
     <w:rsid w:val="00D3238D"/>
     <w:rsid w:val="00D33AD9"/>
     <w:rsid w:val="00D41196"/>
     <w:rsid w:val="00D41359"/>
+    <w:rsid w:val="00D427D3"/>
     <w:rsid w:val="00D42858"/>
     <w:rsid w:val="00D454B2"/>
     <w:rsid w:val="00D512A2"/>
     <w:rsid w:val="00D52C57"/>
     <w:rsid w:val="00D5384C"/>
     <w:rsid w:val="00D70867"/>
     <w:rsid w:val="00D71D40"/>
     <w:rsid w:val="00D84472"/>
     <w:rsid w:val="00D853BE"/>
     <w:rsid w:val="00D86313"/>
     <w:rsid w:val="00D8694F"/>
     <w:rsid w:val="00D94815"/>
     <w:rsid w:val="00D950F2"/>
     <w:rsid w:val="00DA18DA"/>
     <w:rsid w:val="00DA36F0"/>
     <w:rsid w:val="00DA42F8"/>
     <w:rsid w:val="00DA7388"/>
     <w:rsid w:val="00DB09FE"/>
     <w:rsid w:val="00DB0ECB"/>
     <w:rsid w:val="00DB1330"/>
     <w:rsid w:val="00DB3360"/>
     <w:rsid w:val="00DB3C96"/>
     <w:rsid w:val="00DB443F"/>
     <w:rsid w:val="00DB4B59"/>
     <w:rsid w:val="00DC0F89"/>
     <w:rsid w:val="00DC2BE1"/>
     <w:rsid w:val="00DC5B94"/>
     <w:rsid w:val="00DC6C49"/>
     <w:rsid w:val="00DC6DB6"/>
     <w:rsid w:val="00DD2109"/>
     <w:rsid w:val="00DD2B1F"/>
     <w:rsid w:val="00DD3136"/>
+    <w:rsid w:val="00DD7279"/>
     <w:rsid w:val="00DE03FF"/>
     <w:rsid w:val="00DE33E7"/>
     <w:rsid w:val="00DF1426"/>
     <w:rsid w:val="00DF1592"/>
     <w:rsid w:val="00DF6970"/>
     <w:rsid w:val="00DF7119"/>
     <w:rsid w:val="00E003AF"/>
     <w:rsid w:val="00E008A2"/>
     <w:rsid w:val="00E0092B"/>
     <w:rsid w:val="00E02A51"/>
     <w:rsid w:val="00E03B6C"/>
     <w:rsid w:val="00E05268"/>
     <w:rsid w:val="00E066C9"/>
     <w:rsid w:val="00E07EFE"/>
     <w:rsid w:val="00E10262"/>
     <w:rsid w:val="00E12049"/>
     <w:rsid w:val="00E12DB4"/>
     <w:rsid w:val="00E14F0B"/>
     <w:rsid w:val="00E15ED0"/>
     <w:rsid w:val="00E21303"/>
     <w:rsid w:val="00E216BE"/>
     <w:rsid w:val="00E218BC"/>
     <w:rsid w:val="00E22C13"/>
+    <w:rsid w:val="00E25F3E"/>
     <w:rsid w:val="00E354BB"/>
     <w:rsid w:val="00E37B59"/>
     <w:rsid w:val="00E43A98"/>
     <w:rsid w:val="00E52158"/>
     <w:rsid w:val="00E529AF"/>
     <w:rsid w:val="00E53B53"/>
     <w:rsid w:val="00E5606A"/>
     <w:rsid w:val="00E57660"/>
     <w:rsid w:val="00E70EA7"/>
     <w:rsid w:val="00E73885"/>
     <w:rsid w:val="00E7540B"/>
     <w:rsid w:val="00E80664"/>
     <w:rsid w:val="00E83F79"/>
     <w:rsid w:val="00E84122"/>
+    <w:rsid w:val="00E84C95"/>
     <w:rsid w:val="00E855CC"/>
     <w:rsid w:val="00E87408"/>
     <w:rsid w:val="00E91B9F"/>
     <w:rsid w:val="00E92D88"/>
     <w:rsid w:val="00E95078"/>
     <w:rsid w:val="00E962B3"/>
     <w:rsid w:val="00E96C69"/>
     <w:rsid w:val="00EA240A"/>
     <w:rsid w:val="00EA363B"/>
     <w:rsid w:val="00EA5295"/>
     <w:rsid w:val="00EA67EA"/>
     <w:rsid w:val="00EA68DA"/>
     <w:rsid w:val="00EB0F42"/>
     <w:rsid w:val="00EB139B"/>
     <w:rsid w:val="00EB2917"/>
     <w:rsid w:val="00EB579B"/>
     <w:rsid w:val="00EB7DF5"/>
     <w:rsid w:val="00EC154B"/>
     <w:rsid w:val="00ED3711"/>
+    <w:rsid w:val="00ED3EBF"/>
     <w:rsid w:val="00ED629E"/>
     <w:rsid w:val="00ED7F7B"/>
     <w:rsid w:val="00EE1732"/>
     <w:rsid w:val="00EE3C20"/>
     <w:rsid w:val="00EE5DD0"/>
     <w:rsid w:val="00EE7B30"/>
     <w:rsid w:val="00EF4E9C"/>
     <w:rsid w:val="00EF60EF"/>
     <w:rsid w:val="00EF65E6"/>
     <w:rsid w:val="00EF6DB8"/>
     <w:rsid w:val="00EF7B59"/>
+    <w:rsid w:val="00F000F3"/>
     <w:rsid w:val="00F0113A"/>
     <w:rsid w:val="00F01898"/>
     <w:rsid w:val="00F0252E"/>
     <w:rsid w:val="00F10AEF"/>
     <w:rsid w:val="00F12297"/>
     <w:rsid w:val="00F14663"/>
+    <w:rsid w:val="00F14937"/>
     <w:rsid w:val="00F14D06"/>
     <w:rsid w:val="00F17E0C"/>
+    <w:rsid w:val="00F212AF"/>
     <w:rsid w:val="00F21FDB"/>
     <w:rsid w:val="00F22EC5"/>
     <w:rsid w:val="00F354E5"/>
     <w:rsid w:val="00F36E38"/>
     <w:rsid w:val="00F37A32"/>
     <w:rsid w:val="00F4033F"/>
     <w:rsid w:val="00F40C83"/>
     <w:rsid w:val="00F41FF7"/>
     <w:rsid w:val="00F5383D"/>
     <w:rsid w:val="00F557AA"/>
     <w:rsid w:val="00F573D6"/>
     <w:rsid w:val="00F57962"/>
     <w:rsid w:val="00F60842"/>
     <w:rsid w:val="00F61E1C"/>
     <w:rsid w:val="00F70491"/>
     <w:rsid w:val="00F70BBA"/>
     <w:rsid w:val="00F71D15"/>
     <w:rsid w:val="00F737CA"/>
     <w:rsid w:val="00F77BBB"/>
     <w:rsid w:val="00F8507A"/>
     <w:rsid w:val="00F85748"/>
     <w:rsid w:val="00F86026"/>
+    <w:rsid w:val="00F910D1"/>
     <w:rsid w:val="00F9249B"/>
+    <w:rsid w:val="00F926B8"/>
     <w:rsid w:val="00F92F50"/>
     <w:rsid w:val="00F92FA9"/>
     <w:rsid w:val="00F95E26"/>
     <w:rsid w:val="00F9672D"/>
     <w:rsid w:val="00FA0879"/>
     <w:rsid w:val="00FA477F"/>
     <w:rsid w:val="00FB3242"/>
     <w:rsid w:val="00FB5157"/>
     <w:rsid w:val="00FB563D"/>
     <w:rsid w:val="00FB7363"/>
     <w:rsid w:val="00FC04CF"/>
     <w:rsid w:val="00FC340F"/>
     <w:rsid w:val="00FC3600"/>
     <w:rsid w:val="00FC5A3D"/>
     <w:rsid w:val="00FC6B9E"/>
     <w:rsid w:val="00FC7019"/>
+    <w:rsid w:val="00FD0862"/>
     <w:rsid w:val="00FD133B"/>
     <w:rsid w:val="00FE0334"/>
     <w:rsid w:val="00FE2230"/>
     <w:rsid w:val="00FE663F"/>
     <w:rsid w:val="00FE67DA"/>
     <w:rsid w:val="00FF06B0"/>
     <w:rsid w:val="00FF10B6"/>
     <w:rsid w:val="00FF1CA5"/>
     <w:rsid w:val="00FF5A37"/>
     <w:rsid w:val="00FF602A"/>
     <w:rsid w:val="00FF78C9"/>
     <w:rsid w:val="00FF7AB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0095F4FE"/>
+  <w14:docId w14:val="101F6A69"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4A44C1B1-C61A-4A57-B16F-8A983A8A4F1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2408,50 +2653,61 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="kma42e">
     <w:name w:val="kma42e"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FF7AB5"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00BA6F60"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00923A19"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="54209524">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1405225884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -2745,82 +3001,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12AEE8DB-3E96-48BC-BAF0-0EDBE80BDEFE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5B78B31-AD2C-4580-9A37-1548945C2072}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>126</Words>
-  <Characters>722</Characters>
+  <Words>97</Words>
+  <Characters>555</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>847</CharactersWithSpaces>
+  <CharactersWithSpaces>651</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beverly Keller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>