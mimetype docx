--- v6 (2026-04-15)
+++ v7 (2026-05-06)
@@ -101,376 +101,358 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Activity and Calendar Information – </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="004B662B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.usd241.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00BC6954" w:rsidRDefault="00BC6954" w:rsidP="007A19ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686580" w:rsidRPr="00771F30" w:rsidRDefault="002656D9" w:rsidP="007A19ED">
+    <w:p w:rsidR="00686580" w:rsidRPr="00771F30" w:rsidRDefault="005F4338" w:rsidP="007A19ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tues</w:t>
+        <w:t>Wedn</w:t>
       </w:r>
-      <w:r w:rsidR="005A5256">
+      <w:r w:rsidR="00875464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>d</w:t>
+        <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="001F5905">
+      <w:r w:rsidR="00BD61B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ay</w:t>
+        <w:t>day</w:t>
       </w:r>
       <w:r w:rsidR="003549A9" w:rsidRPr="00771F30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F70BBA" w:rsidRPr="00771F30">
+      <w:r w:rsidR="00D8228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May</w:t>
+      </w:r>
+      <w:r w:rsidR="00A336A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F910D1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">April </w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00E84C95">
+      <w:r w:rsidR="00A336A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...8 lines deleted...]
-        <w:t>4,</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0052404B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD33C7" w:rsidRPr="00771F30" w:rsidRDefault="00AD33C7" w:rsidP="00A923E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0087034F" w:rsidRDefault="0096347E" w:rsidP="006D35D4">
+    <w:p w:rsidR="005F4338" w:rsidRDefault="005F4338" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good luck to our </w:t>
+        <w:t>High school football meeting after school today at 3:30 in the high school gym for 8</w:t>
       </w:r>
-      <w:r w:rsidR="0087034F">
-[...5 lines deleted...]
-        <w:t>Junior</w:t>
+      <w:r w:rsidRPr="005F4338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> H</w:t>
+        <w:t>-11</w:t>
       </w:r>
-      <w:r w:rsidR="0087034F">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">igh </w:t>
+      <w:r w:rsidRPr="005F4338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">  Field events to start at 11:45MT.  Please dismiss participants at 8:40 to depart at 8:50.</w:t>
+        <w:t xml:space="preserve"> grade boys interested in going out next season.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002010E4" w:rsidRDefault="002010E4" w:rsidP="006D35D4">
+    <w:p w:rsidR="005F4338" w:rsidRDefault="005F4338" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C105E" w:rsidRDefault="009C105E" w:rsidP="006D35D4">
+    <w:p w:rsidR="00875464" w:rsidRDefault="005F4338" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Varsity Golf in Goodland tomorrow starting at 12:00MT.  Tyler, </w:t>
-[...85 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">High school Sternberg Museum field trip today.  </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00875464">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Departure is scheduled for 8:00a.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A336A1" w:rsidRDefault="00A336A1" w:rsidP="006D35D4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F4338" w:rsidRDefault="005F4338" w:rsidP="005F4338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are in charge of putting tables and chairs up after lunch this week.</w:t>
+        <w:t>High School Varsity Golf</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been rescheduled for tomorrow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Oakley at the Oakley Country Club.  Tee Off at 12:00MT.  Braylon </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will need to be dismissed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at 9:50 for a 10:00 departure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F4338" w:rsidRDefault="005F4338" w:rsidP="005F4338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F4338" w:rsidRDefault="005F4338" w:rsidP="005F4338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eighth Grade Awards will take place tomorrow at 11:00MT in the auditorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00875464" w:rsidRDefault="00875464" w:rsidP="006D35D4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00875464" w:rsidRDefault="00875464" w:rsidP="006D35D4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00EF60EF" w:rsidRDefault="00EF60EF" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EF60EF" w:rsidRDefault="0073117E" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -574,51 +556,51 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018507D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7EC5000"/>
     <w:lvl w:ilvl="0" w:tplc="800EFADE">
       <w:start w:val="2024"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1155,435 +1137,458 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00007353"/>
     <w:rsid w:val="00002B94"/>
     <w:rsid w:val="000038F8"/>
     <w:rsid w:val="000068E2"/>
     <w:rsid w:val="00006CBA"/>
     <w:rsid w:val="00007353"/>
     <w:rsid w:val="0001515F"/>
     <w:rsid w:val="00015CA0"/>
     <w:rsid w:val="0002004B"/>
     <w:rsid w:val="00020DD0"/>
     <w:rsid w:val="000225F0"/>
     <w:rsid w:val="00023493"/>
     <w:rsid w:val="000237FC"/>
     <w:rsid w:val="000261AB"/>
     <w:rsid w:val="000272B0"/>
     <w:rsid w:val="00030702"/>
     <w:rsid w:val="00031343"/>
     <w:rsid w:val="000317A7"/>
     <w:rsid w:val="00035926"/>
     <w:rsid w:val="00035EA0"/>
+    <w:rsid w:val="00040236"/>
     <w:rsid w:val="00040CB8"/>
     <w:rsid w:val="000411BF"/>
     <w:rsid w:val="00043CFA"/>
     <w:rsid w:val="000451C3"/>
     <w:rsid w:val="00046247"/>
     <w:rsid w:val="00054A2A"/>
     <w:rsid w:val="00060C00"/>
     <w:rsid w:val="00060E6A"/>
     <w:rsid w:val="00071803"/>
     <w:rsid w:val="0007279D"/>
     <w:rsid w:val="00076FD9"/>
     <w:rsid w:val="000774A3"/>
     <w:rsid w:val="000779E6"/>
     <w:rsid w:val="00077BEB"/>
     <w:rsid w:val="00077FC4"/>
+    <w:rsid w:val="00080A7E"/>
     <w:rsid w:val="000820D0"/>
     <w:rsid w:val="00082221"/>
     <w:rsid w:val="00082B04"/>
     <w:rsid w:val="000847E6"/>
     <w:rsid w:val="00084895"/>
     <w:rsid w:val="00085C4B"/>
     <w:rsid w:val="00086CE9"/>
     <w:rsid w:val="00094FEF"/>
     <w:rsid w:val="000A14A7"/>
     <w:rsid w:val="000A4D69"/>
+    <w:rsid w:val="000A5938"/>
     <w:rsid w:val="000A6A09"/>
     <w:rsid w:val="000B3F99"/>
     <w:rsid w:val="000B5648"/>
     <w:rsid w:val="000B734B"/>
     <w:rsid w:val="000C2517"/>
     <w:rsid w:val="000D0E86"/>
     <w:rsid w:val="000D133B"/>
     <w:rsid w:val="000D1F2F"/>
     <w:rsid w:val="000D2C0C"/>
     <w:rsid w:val="000D473E"/>
     <w:rsid w:val="000D5B54"/>
     <w:rsid w:val="000D7164"/>
+    <w:rsid w:val="000D747E"/>
     <w:rsid w:val="000E135D"/>
     <w:rsid w:val="000E13C6"/>
     <w:rsid w:val="000E143C"/>
     <w:rsid w:val="000E1D9C"/>
     <w:rsid w:val="000E3E6A"/>
     <w:rsid w:val="000E4117"/>
     <w:rsid w:val="000E7BC4"/>
     <w:rsid w:val="000F0AB9"/>
     <w:rsid w:val="000F1353"/>
     <w:rsid w:val="001016E0"/>
     <w:rsid w:val="00102289"/>
     <w:rsid w:val="001031C3"/>
     <w:rsid w:val="00104459"/>
     <w:rsid w:val="00110ED3"/>
     <w:rsid w:val="0011396C"/>
     <w:rsid w:val="00115109"/>
     <w:rsid w:val="00126BBA"/>
     <w:rsid w:val="00127726"/>
     <w:rsid w:val="00131CFD"/>
     <w:rsid w:val="00135B7D"/>
     <w:rsid w:val="0013601E"/>
     <w:rsid w:val="00136911"/>
     <w:rsid w:val="00140AF1"/>
     <w:rsid w:val="0014675B"/>
     <w:rsid w:val="00147487"/>
     <w:rsid w:val="00150508"/>
     <w:rsid w:val="0015076E"/>
     <w:rsid w:val="00151736"/>
     <w:rsid w:val="001526B3"/>
+    <w:rsid w:val="00153E7E"/>
     <w:rsid w:val="001551D4"/>
     <w:rsid w:val="00160A02"/>
     <w:rsid w:val="00165C18"/>
     <w:rsid w:val="001709D5"/>
     <w:rsid w:val="0017108E"/>
     <w:rsid w:val="00174D1D"/>
     <w:rsid w:val="0017538E"/>
+    <w:rsid w:val="00176AF3"/>
     <w:rsid w:val="0018080E"/>
     <w:rsid w:val="001812C2"/>
     <w:rsid w:val="00182059"/>
     <w:rsid w:val="00192E08"/>
     <w:rsid w:val="00194002"/>
     <w:rsid w:val="001943F4"/>
     <w:rsid w:val="00194ECA"/>
     <w:rsid w:val="001966E3"/>
     <w:rsid w:val="00197130"/>
     <w:rsid w:val="001A140C"/>
     <w:rsid w:val="001A4E15"/>
     <w:rsid w:val="001A6D6B"/>
     <w:rsid w:val="001B1A36"/>
     <w:rsid w:val="001B6DD8"/>
     <w:rsid w:val="001C1AF6"/>
     <w:rsid w:val="001C35E0"/>
     <w:rsid w:val="001C6430"/>
     <w:rsid w:val="001C7878"/>
     <w:rsid w:val="001D0CD4"/>
+    <w:rsid w:val="001D1AD9"/>
     <w:rsid w:val="001D21D9"/>
     <w:rsid w:val="001D498C"/>
     <w:rsid w:val="001D5ADD"/>
     <w:rsid w:val="001E647D"/>
     <w:rsid w:val="001E6501"/>
     <w:rsid w:val="001F2959"/>
     <w:rsid w:val="001F4D7D"/>
     <w:rsid w:val="001F4ECE"/>
     <w:rsid w:val="001F5905"/>
     <w:rsid w:val="001F74C1"/>
     <w:rsid w:val="001F7551"/>
     <w:rsid w:val="002010E4"/>
     <w:rsid w:val="0020272D"/>
     <w:rsid w:val="002034AD"/>
     <w:rsid w:val="00204E38"/>
     <w:rsid w:val="00207A92"/>
     <w:rsid w:val="002101D3"/>
     <w:rsid w:val="002135E1"/>
     <w:rsid w:val="002138F9"/>
     <w:rsid w:val="00214DEB"/>
     <w:rsid w:val="00216B28"/>
     <w:rsid w:val="00217996"/>
     <w:rsid w:val="00217C60"/>
     <w:rsid w:val="00222515"/>
     <w:rsid w:val="00222709"/>
+    <w:rsid w:val="0022636E"/>
     <w:rsid w:val="00230B27"/>
     <w:rsid w:val="00230F4C"/>
     <w:rsid w:val="00234707"/>
     <w:rsid w:val="002354AE"/>
+    <w:rsid w:val="0023656A"/>
     <w:rsid w:val="002400B2"/>
     <w:rsid w:val="0024311C"/>
     <w:rsid w:val="0024314B"/>
+    <w:rsid w:val="00243164"/>
     <w:rsid w:val="00247962"/>
     <w:rsid w:val="002536B8"/>
     <w:rsid w:val="002548CB"/>
     <w:rsid w:val="00254F84"/>
     <w:rsid w:val="00255DD1"/>
     <w:rsid w:val="00257E81"/>
     <w:rsid w:val="00260F1B"/>
     <w:rsid w:val="00264A77"/>
     <w:rsid w:val="002656D9"/>
     <w:rsid w:val="002668B2"/>
     <w:rsid w:val="002672C7"/>
     <w:rsid w:val="002709FB"/>
     <w:rsid w:val="00272CCE"/>
     <w:rsid w:val="00272DEC"/>
     <w:rsid w:val="00274EAF"/>
     <w:rsid w:val="002773BA"/>
     <w:rsid w:val="002814AB"/>
     <w:rsid w:val="00285A23"/>
     <w:rsid w:val="00286473"/>
     <w:rsid w:val="00287DE3"/>
     <w:rsid w:val="00287E39"/>
     <w:rsid w:val="00290CA1"/>
     <w:rsid w:val="00294C44"/>
     <w:rsid w:val="00295D8E"/>
+    <w:rsid w:val="002A2490"/>
     <w:rsid w:val="002A4260"/>
     <w:rsid w:val="002A4F1D"/>
     <w:rsid w:val="002A557A"/>
     <w:rsid w:val="002A58C3"/>
     <w:rsid w:val="002B3464"/>
+    <w:rsid w:val="002B38E2"/>
     <w:rsid w:val="002B4CFA"/>
     <w:rsid w:val="002C38FA"/>
     <w:rsid w:val="002C7506"/>
     <w:rsid w:val="002D1613"/>
     <w:rsid w:val="002D3BF7"/>
     <w:rsid w:val="002D5F73"/>
     <w:rsid w:val="002E23DD"/>
     <w:rsid w:val="003008D2"/>
     <w:rsid w:val="00301513"/>
     <w:rsid w:val="003016E6"/>
     <w:rsid w:val="00302EEC"/>
     <w:rsid w:val="00302F3D"/>
     <w:rsid w:val="00304879"/>
     <w:rsid w:val="003103DE"/>
     <w:rsid w:val="003131E1"/>
     <w:rsid w:val="003145E4"/>
     <w:rsid w:val="00316582"/>
     <w:rsid w:val="00316785"/>
     <w:rsid w:val="00317715"/>
     <w:rsid w:val="00322747"/>
     <w:rsid w:val="00323ACF"/>
     <w:rsid w:val="0032439A"/>
     <w:rsid w:val="003312B4"/>
+    <w:rsid w:val="003358FD"/>
     <w:rsid w:val="00335C2B"/>
     <w:rsid w:val="00336420"/>
     <w:rsid w:val="003422F7"/>
     <w:rsid w:val="00343C9E"/>
     <w:rsid w:val="00344FE8"/>
     <w:rsid w:val="00345DF8"/>
     <w:rsid w:val="00346873"/>
     <w:rsid w:val="00346D27"/>
     <w:rsid w:val="00346F1F"/>
     <w:rsid w:val="00351899"/>
+    <w:rsid w:val="0035260F"/>
     <w:rsid w:val="00352F27"/>
     <w:rsid w:val="003549A9"/>
     <w:rsid w:val="00360B0E"/>
     <w:rsid w:val="003617CC"/>
     <w:rsid w:val="003629B7"/>
     <w:rsid w:val="00370A8B"/>
     <w:rsid w:val="00371B72"/>
     <w:rsid w:val="0037418A"/>
     <w:rsid w:val="003753E9"/>
     <w:rsid w:val="00376292"/>
     <w:rsid w:val="0037629C"/>
+    <w:rsid w:val="00376B83"/>
     <w:rsid w:val="0038666F"/>
     <w:rsid w:val="00390740"/>
     <w:rsid w:val="0039129B"/>
     <w:rsid w:val="00391866"/>
     <w:rsid w:val="00392134"/>
     <w:rsid w:val="003931A1"/>
     <w:rsid w:val="00393D06"/>
     <w:rsid w:val="00394C33"/>
     <w:rsid w:val="0039601B"/>
     <w:rsid w:val="003973F0"/>
     <w:rsid w:val="003A222A"/>
     <w:rsid w:val="003A245B"/>
     <w:rsid w:val="003A37A9"/>
     <w:rsid w:val="003A4DA0"/>
     <w:rsid w:val="003A6E08"/>
     <w:rsid w:val="003B30C6"/>
     <w:rsid w:val="003B41B2"/>
     <w:rsid w:val="003B7094"/>
     <w:rsid w:val="003C263D"/>
     <w:rsid w:val="003C4382"/>
     <w:rsid w:val="003D0430"/>
     <w:rsid w:val="003D0653"/>
     <w:rsid w:val="003D3F6B"/>
+    <w:rsid w:val="003D4A83"/>
     <w:rsid w:val="003D5DFE"/>
     <w:rsid w:val="003E7F30"/>
     <w:rsid w:val="003F12ED"/>
     <w:rsid w:val="003F67D5"/>
     <w:rsid w:val="003F7190"/>
     <w:rsid w:val="004003EB"/>
     <w:rsid w:val="00401232"/>
     <w:rsid w:val="00403AE4"/>
     <w:rsid w:val="0040609C"/>
     <w:rsid w:val="004065A4"/>
     <w:rsid w:val="00406AA0"/>
     <w:rsid w:val="00410F13"/>
+    <w:rsid w:val="00411CCA"/>
     <w:rsid w:val="00412CF1"/>
     <w:rsid w:val="00412FF4"/>
     <w:rsid w:val="0041514D"/>
     <w:rsid w:val="004153D7"/>
     <w:rsid w:val="00415E7C"/>
     <w:rsid w:val="00416163"/>
     <w:rsid w:val="00416292"/>
     <w:rsid w:val="0042187C"/>
     <w:rsid w:val="00425D75"/>
     <w:rsid w:val="00426BB2"/>
     <w:rsid w:val="00430F2D"/>
     <w:rsid w:val="00432A4B"/>
     <w:rsid w:val="00435E10"/>
     <w:rsid w:val="004365BE"/>
     <w:rsid w:val="00440FE9"/>
     <w:rsid w:val="00444053"/>
     <w:rsid w:val="004472B7"/>
     <w:rsid w:val="004522F5"/>
     <w:rsid w:val="004554FC"/>
     <w:rsid w:val="00457BB2"/>
     <w:rsid w:val="004619DB"/>
     <w:rsid w:val="004640E4"/>
     <w:rsid w:val="00467A32"/>
     <w:rsid w:val="00467E71"/>
     <w:rsid w:val="004719D8"/>
     <w:rsid w:val="00471E74"/>
     <w:rsid w:val="00474114"/>
     <w:rsid w:val="0047446F"/>
     <w:rsid w:val="0047703C"/>
     <w:rsid w:val="0048551D"/>
     <w:rsid w:val="00485756"/>
     <w:rsid w:val="00491437"/>
     <w:rsid w:val="00493E0A"/>
     <w:rsid w:val="0049477F"/>
     <w:rsid w:val="004A18DB"/>
     <w:rsid w:val="004A2179"/>
     <w:rsid w:val="004A46CC"/>
     <w:rsid w:val="004A592B"/>
+    <w:rsid w:val="004B123E"/>
     <w:rsid w:val="004B3047"/>
     <w:rsid w:val="004B32BB"/>
     <w:rsid w:val="004B481F"/>
     <w:rsid w:val="004B5AB0"/>
     <w:rsid w:val="004B662B"/>
     <w:rsid w:val="004C0D54"/>
     <w:rsid w:val="004C3E13"/>
     <w:rsid w:val="004C5DBE"/>
     <w:rsid w:val="004C6938"/>
     <w:rsid w:val="004D0DC5"/>
     <w:rsid w:val="004D1693"/>
     <w:rsid w:val="004D1CB8"/>
     <w:rsid w:val="004D3B45"/>
     <w:rsid w:val="004D45CD"/>
     <w:rsid w:val="004D5A02"/>
     <w:rsid w:val="004E0A70"/>
     <w:rsid w:val="004E0EAC"/>
     <w:rsid w:val="004E27B3"/>
     <w:rsid w:val="004E3C6C"/>
     <w:rsid w:val="004E47C1"/>
     <w:rsid w:val="004F0051"/>
     <w:rsid w:val="004F14BE"/>
     <w:rsid w:val="004F2A9C"/>
     <w:rsid w:val="004F4A22"/>
     <w:rsid w:val="004F6077"/>
     <w:rsid w:val="004F6A51"/>
     <w:rsid w:val="0050460C"/>
     <w:rsid w:val="00504E9B"/>
     <w:rsid w:val="00505969"/>
     <w:rsid w:val="0050771A"/>
     <w:rsid w:val="00510918"/>
     <w:rsid w:val="0051354A"/>
     <w:rsid w:val="0051485F"/>
     <w:rsid w:val="00515380"/>
     <w:rsid w:val="00517079"/>
     <w:rsid w:val="00520BFE"/>
     <w:rsid w:val="005234AB"/>
     <w:rsid w:val="0052404B"/>
     <w:rsid w:val="00525489"/>
     <w:rsid w:val="00530FA8"/>
     <w:rsid w:val="00531982"/>
     <w:rsid w:val="00531C86"/>
     <w:rsid w:val="00533D67"/>
     <w:rsid w:val="00533F54"/>
     <w:rsid w:val="00536974"/>
     <w:rsid w:val="00544549"/>
     <w:rsid w:val="00544ECB"/>
     <w:rsid w:val="00545FAB"/>
     <w:rsid w:val="00547158"/>
     <w:rsid w:val="00547A28"/>
+    <w:rsid w:val="00550616"/>
     <w:rsid w:val="00552D96"/>
     <w:rsid w:val="0055462F"/>
     <w:rsid w:val="00557E44"/>
     <w:rsid w:val="00562621"/>
     <w:rsid w:val="0056447B"/>
     <w:rsid w:val="00565353"/>
     <w:rsid w:val="00565D50"/>
     <w:rsid w:val="00566BF3"/>
+    <w:rsid w:val="00570025"/>
     <w:rsid w:val="00573E8B"/>
     <w:rsid w:val="00580F66"/>
     <w:rsid w:val="00581D35"/>
     <w:rsid w:val="00587480"/>
     <w:rsid w:val="005875A6"/>
     <w:rsid w:val="005879B2"/>
     <w:rsid w:val="00593282"/>
     <w:rsid w:val="0059413D"/>
     <w:rsid w:val="005A0FA2"/>
     <w:rsid w:val="005A1890"/>
     <w:rsid w:val="005A2430"/>
     <w:rsid w:val="005A474B"/>
     <w:rsid w:val="005A5256"/>
     <w:rsid w:val="005A611E"/>
     <w:rsid w:val="005B0608"/>
     <w:rsid w:val="005B2248"/>
     <w:rsid w:val="005B5150"/>
     <w:rsid w:val="005B6C8C"/>
     <w:rsid w:val="005C2018"/>
     <w:rsid w:val="005C30B0"/>
     <w:rsid w:val="005C4CE1"/>
     <w:rsid w:val="005C5E4A"/>
     <w:rsid w:val="005C7E27"/>
     <w:rsid w:val="005D0A2C"/>
     <w:rsid w:val="005D0A82"/>
     <w:rsid w:val="005D4E93"/>
     <w:rsid w:val="005E0FA5"/>
     <w:rsid w:val="005E2423"/>
     <w:rsid w:val="005E2F28"/>
     <w:rsid w:val="005E7939"/>
     <w:rsid w:val="005E7E2B"/>
     <w:rsid w:val="005F1464"/>
+    <w:rsid w:val="005F4338"/>
     <w:rsid w:val="005F4EAE"/>
     <w:rsid w:val="005F64A7"/>
     <w:rsid w:val="00600DAF"/>
     <w:rsid w:val="00612C59"/>
     <w:rsid w:val="00616E4B"/>
     <w:rsid w:val="00620D8F"/>
     <w:rsid w:val="00621373"/>
     <w:rsid w:val="00622003"/>
     <w:rsid w:val="00622283"/>
     <w:rsid w:val="00622709"/>
     <w:rsid w:val="00632DD1"/>
     <w:rsid w:val="006342F9"/>
     <w:rsid w:val="00642482"/>
     <w:rsid w:val="00643436"/>
     <w:rsid w:val="00644D9C"/>
     <w:rsid w:val="00646975"/>
     <w:rsid w:val="00647821"/>
     <w:rsid w:val="00651EBB"/>
     <w:rsid w:val="0065211E"/>
     <w:rsid w:val="00653E87"/>
     <w:rsid w:val="00656550"/>
     <w:rsid w:val="00664EEE"/>
+    <w:rsid w:val="0066523A"/>
     <w:rsid w:val="0066653B"/>
     <w:rsid w:val="00672461"/>
     <w:rsid w:val="0067416A"/>
+    <w:rsid w:val="00676102"/>
     <w:rsid w:val="006818DD"/>
     <w:rsid w:val="006839F3"/>
     <w:rsid w:val="006847CC"/>
     <w:rsid w:val="00684DF6"/>
     <w:rsid w:val="00686580"/>
     <w:rsid w:val="00686B12"/>
     <w:rsid w:val="00687BD4"/>
     <w:rsid w:val="006935CE"/>
     <w:rsid w:val="00694644"/>
     <w:rsid w:val="00694C63"/>
     <w:rsid w:val="00694C66"/>
     <w:rsid w:val="00696481"/>
     <w:rsid w:val="00696B71"/>
     <w:rsid w:val="00697921"/>
     <w:rsid w:val="006A0699"/>
     <w:rsid w:val="006A11FC"/>
     <w:rsid w:val="006A17B0"/>
     <w:rsid w:val="006A1F3C"/>
     <w:rsid w:val="006A2C27"/>
     <w:rsid w:val="006A2C90"/>
     <w:rsid w:val="006A4F2E"/>
     <w:rsid w:val="006A71F1"/>
     <w:rsid w:val="006A782E"/>
     <w:rsid w:val="006B16E6"/>
     <w:rsid w:val="006B1D68"/>
@@ -1609,50 +1614,51 @@
     <w:rsid w:val="006F6380"/>
     <w:rsid w:val="006F779C"/>
     <w:rsid w:val="006F7B36"/>
     <w:rsid w:val="007004EC"/>
     <w:rsid w:val="00700DCB"/>
     <w:rsid w:val="007021F7"/>
     <w:rsid w:val="007038F6"/>
     <w:rsid w:val="00704620"/>
     <w:rsid w:val="0070547D"/>
     <w:rsid w:val="00707C89"/>
     <w:rsid w:val="007145D2"/>
     <w:rsid w:val="0071576A"/>
     <w:rsid w:val="007166A8"/>
     <w:rsid w:val="00717142"/>
     <w:rsid w:val="0072198D"/>
     <w:rsid w:val="00722DE3"/>
     <w:rsid w:val="0072356D"/>
     <w:rsid w:val="007271F6"/>
     <w:rsid w:val="0073117E"/>
     <w:rsid w:val="00734B29"/>
     <w:rsid w:val="00735F9A"/>
     <w:rsid w:val="00736635"/>
     <w:rsid w:val="00737276"/>
     <w:rsid w:val="00740DB3"/>
     <w:rsid w:val="00741EF2"/>
+    <w:rsid w:val="007447B5"/>
     <w:rsid w:val="00751C7C"/>
     <w:rsid w:val="00752CA9"/>
     <w:rsid w:val="00754231"/>
     <w:rsid w:val="00754B25"/>
     <w:rsid w:val="00764952"/>
     <w:rsid w:val="00771F30"/>
     <w:rsid w:val="00774C7C"/>
     <w:rsid w:val="00776150"/>
     <w:rsid w:val="007762C4"/>
     <w:rsid w:val="00776574"/>
     <w:rsid w:val="00781DA1"/>
     <w:rsid w:val="007946CB"/>
     <w:rsid w:val="00797CED"/>
     <w:rsid w:val="007A1859"/>
     <w:rsid w:val="007A19ED"/>
     <w:rsid w:val="007A2409"/>
     <w:rsid w:val="007B0E59"/>
     <w:rsid w:val="007B0EB0"/>
     <w:rsid w:val="007B30FD"/>
     <w:rsid w:val="007B5174"/>
     <w:rsid w:val="007B6D3D"/>
     <w:rsid w:val="007C1943"/>
     <w:rsid w:val="007C5248"/>
     <w:rsid w:val="007D0261"/>
     <w:rsid w:val="007D3B93"/>
@@ -1668,50 +1674,51 @@
     <w:rsid w:val="00811775"/>
     <w:rsid w:val="008131C3"/>
     <w:rsid w:val="0081565A"/>
     <w:rsid w:val="00815CD9"/>
     <w:rsid w:val="00816123"/>
     <w:rsid w:val="00816671"/>
     <w:rsid w:val="008175A8"/>
     <w:rsid w:val="0081789A"/>
     <w:rsid w:val="008203B0"/>
     <w:rsid w:val="008257D5"/>
     <w:rsid w:val="00826600"/>
     <w:rsid w:val="008273BF"/>
     <w:rsid w:val="0083186F"/>
     <w:rsid w:val="00834FA3"/>
     <w:rsid w:val="008351BE"/>
     <w:rsid w:val="00836372"/>
     <w:rsid w:val="00840B9B"/>
     <w:rsid w:val="008521FF"/>
     <w:rsid w:val="00856F21"/>
     <w:rsid w:val="0086331B"/>
     <w:rsid w:val="0086427D"/>
     <w:rsid w:val="00865EB2"/>
     <w:rsid w:val="0086774F"/>
     <w:rsid w:val="0087034F"/>
     <w:rsid w:val="00873285"/>
+    <w:rsid w:val="00875464"/>
     <w:rsid w:val="008759A9"/>
     <w:rsid w:val="008804EA"/>
     <w:rsid w:val="0088622F"/>
     <w:rsid w:val="008913A9"/>
     <w:rsid w:val="0089274E"/>
     <w:rsid w:val="008945ED"/>
     <w:rsid w:val="00897B51"/>
     <w:rsid w:val="008A2818"/>
     <w:rsid w:val="008A2C25"/>
     <w:rsid w:val="008A3619"/>
     <w:rsid w:val="008A5E57"/>
     <w:rsid w:val="008A6AC0"/>
     <w:rsid w:val="008A7440"/>
     <w:rsid w:val="008B00F8"/>
     <w:rsid w:val="008B037A"/>
     <w:rsid w:val="008B2C1A"/>
     <w:rsid w:val="008B3B3D"/>
     <w:rsid w:val="008C2633"/>
     <w:rsid w:val="008C56A8"/>
     <w:rsid w:val="008D1646"/>
     <w:rsid w:val="008D2661"/>
     <w:rsid w:val="008D3984"/>
     <w:rsid w:val="008D6146"/>
     <w:rsid w:val="008D7673"/>
     <w:rsid w:val="008E41D2"/>
@@ -1761,62 +1768,64 @@
     <w:rsid w:val="009D254B"/>
     <w:rsid w:val="009D25AE"/>
     <w:rsid w:val="009D295B"/>
     <w:rsid w:val="009D3F10"/>
     <w:rsid w:val="009D4E30"/>
     <w:rsid w:val="009D5E41"/>
     <w:rsid w:val="009E0160"/>
     <w:rsid w:val="009E16E3"/>
     <w:rsid w:val="009E4048"/>
     <w:rsid w:val="009E56C4"/>
     <w:rsid w:val="009E61F2"/>
     <w:rsid w:val="009E73D6"/>
     <w:rsid w:val="009F28B3"/>
     <w:rsid w:val="009F29FE"/>
     <w:rsid w:val="009F2A86"/>
     <w:rsid w:val="009F3FB0"/>
     <w:rsid w:val="009F4388"/>
     <w:rsid w:val="009F5236"/>
     <w:rsid w:val="009F574C"/>
     <w:rsid w:val="009F63F0"/>
     <w:rsid w:val="009F789E"/>
     <w:rsid w:val="009F7B38"/>
     <w:rsid w:val="00A04744"/>
     <w:rsid w:val="00A047AF"/>
     <w:rsid w:val="00A066DE"/>
+    <w:rsid w:val="00A10F05"/>
     <w:rsid w:val="00A110A0"/>
     <w:rsid w:val="00A12EE5"/>
     <w:rsid w:val="00A13D03"/>
     <w:rsid w:val="00A179D5"/>
     <w:rsid w:val="00A17CA2"/>
     <w:rsid w:val="00A20392"/>
     <w:rsid w:val="00A214B7"/>
     <w:rsid w:val="00A2221E"/>
     <w:rsid w:val="00A22912"/>
     <w:rsid w:val="00A23C09"/>
     <w:rsid w:val="00A259BE"/>
     <w:rsid w:val="00A32AF6"/>
+    <w:rsid w:val="00A336A1"/>
     <w:rsid w:val="00A34307"/>
     <w:rsid w:val="00A3522B"/>
     <w:rsid w:val="00A36F03"/>
     <w:rsid w:val="00A400B3"/>
     <w:rsid w:val="00A41B5B"/>
     <w:rsid w:val="00A41E80"/>
     <w:rsid w:val="00A42EF2"/>
     <w:rsid w:val="00A4474F"/>
     <w:rsid w:val="00A50806"/>
     <w:rsid w:val="00A51714"/>
     <w:rsid w:val="00A54EFD"/>
     <w:rsid w:val="00A55082"/>
     <w:rsid w:val="00A55979"/>
     <w:rsid w:val="00A55E41"/>
     <w:rsid w:val="00A56121"/>
     <w:rsid w:val="00A56555"/>
     <w:rsid w:val="00A615E8"/>
     <w:rsid w:val="00A64397"/>
     <w:rsid w:val="00A65084"/>
     <w:rsid w:val="00A65758"/>
     <w:rsid w:val="00A65E66"/>
     <w:rsid w:val="00A75BEC"/>
     <w:rsid w:val="00A82464"/>
     <w:rsid w:val="00A87790"/>
     <w:rsid w:val="00A923E8"/>
@@ -1829,105 +1838,108 @@
     <w:rsid w:val="00AB2A79"/>
     <w:rsid w:val="00AB5E97"/>
     <w:rsid w:val="00AB5F93"/>
     <w:rsid w:val="00AC16AC"/>
     <w:rsid w:val="00AC794F"/>
     <w:rsid w:val="00AD1EFC"/>
     <w:rsid w:val="00AD33C7"/>
     <w:rsid w:val="00AD36ED"/>
     <w:rsid w:val="00AD3F1E"/>
     <w:rsid w:val="00AD4438"/>
     <w:rsid w:val="00AD5DBF"/>
     <w:rsid w:val="00AD7D13"/>
     <w:rsid w:val="00AE2A54"/>
     <w:rsid w:val="00AE41FF"/>
     <w:rsid w:val="00AE6D44"/>
     <w:rsid w:val="00AE6D7E"/>
     <w:rsid w:val="00AE7336"/>
     <w:rsid w:val="00AE7516"/>
     <w:rsid w:val="00AF11B9"/>
     <w:rsid w:val="00AF2C44"/>
     <w:rsid w:val="00AF4791"/>
     <w:rsid w:val="00AF4D25"/>
     <w:rsid w:val="00B01297"/>
     <w:rsid w:val="00B0129E"/>
     <w:rsid w:val="00B02294"/>
+    <w:rsid w:val="00B036DF"/>
     <w:rsid w:val="00B04049"/>
     <w:rsid w:val="00B05B35"/>
     <w:rsid w:val="00B101E3"/>
     <w:rsid w:val="00B12E33"/>
     <w:rsid w:val="00B15550"/>
     <w:rsid w:val="00B30F26"/>
     <w:rsid w:val="00B33AF1"/>
     <w:rsid w:val="00B42C32"/>
     <w:rsid w:val="00B4564E"/>
     <w:rsid w:val="00B47654"/>
     <w:rsid w:val="00B47952"/>
     <w:rsid w:val="00B5027B"/>
     <w:rsid w:val="00B52BFB"/>
     <w:rsid w:val="00B53951"/>
     <w:rsid w:val="00B564A1"/>
     <w:rsid w:val="00B56F67"/>
     <w:rsid w:val="00B5743C"/>
     <w:rsid w:val="00B606DA"/>
     <w:rsid w:val="00B6307A"/>
     <w:rsid w:val="00B65966"/>
     <w:rsid w:val="00B65DA6"/>
     <w:rsid w:val="00B679FB"/>
     <w:rsid w:val="00B709EF"/>
     <w:rsid w:val="00B70E27"/>
     <w:rsid w:val="00B71B40"/>
     <w:rsid w:val="00B71F9C"/>
     <w:rsid w:val="00B73BB1"/>
     <w:rsid w:val="00B74C40"/>
     <w:rsid w:val="00B75DCB"/>
     <w:rsid w:val="00B760C3"/>
     <w:rsid w:val="00B77024"/>
     <w:rsid w:val="00B776CF"/>
     <w:rsid w:val="00B847B3"/>
     <w:rsid w:val="00B85B9D"/>
     <w:rsid w:val="00B870F7"/>
+    <w:rsid w:val="00B87B1D"/>
     <w:rsid w:val="00B9215E"/>
     <w:rsid w:val="00BA2ADD"/>
     <w:rsid w:val="00BA4D27"/>
     <w:rsid w:val="00BA6F60"/>
     <w:rsid w:val="00BA7668"/>
     <w:rsid w:val="00BB01B9"/>
     <w:rsid w:val="00BB0235"/>
     <w:rsid w:val="00BB24E7"/>
     <w:rsid w:val="00BB3FFA"/>
     <w:rsid w:val="00BB7FBB"/>
     <w:rsid w:val="00BC0BE2"/>
     <w:rsid w:val="00BC101C"/>
     <w:rsid w:val="00BC2DF2"/>
     <w:rsid w:val="00BC518A"/>
     <w:rsid w:val="00BC6954"/>
     <w:rsid w:val="00BD0781"/>
     <w:rsid w:val="00BD1768"/>
     <w:rsid w:val="00BD1F74"/>
     <w:rsid w:val="00BD4969"/>
     <w:rsid w:val="00BD509D"/>
+    <w:rsid w:val="00BD61B6"/>
     <w:rsid w:val="00BD7569"/>
     <w:rsid w:val="00BD7FCF"/>
     <w:rsid w:val="00BE4C5B"/>
     <w:rsid w:val="00BE56A0"/>
     <w:rsid w:val="00BE5BD8"/>
     <w:rsid w:val="00BE7526"/>
     <w:rsid w:val="00BF351B"/>
     <w:rsid w:val="00C034DD"/>
     <w:rsid w:val="00C07B10"/>
     <w:rsid w:val="00C11B24"/>
     <w:rsid w:val="00C11CA8"/>
     <w:rsid w:val="00C2159C"/>
     <w:rsid w:val="00C23AF1"/>
     <w:rsid w:val="00C25FDC"/>
     <w:rsid w:val="00C26245"/>
     <w:rsid w:val="00C26C37"/>
     <w:rsid w:val="00C304BD"/>
     <w:rsid w:val="00C32AC1"/>
     <w:rsid w:val="00C3532C"/>
     <w:rsid w:val="00C37FB5"/>
     <w:rsid w:val="00C4007D"/>
     <w:rsid w:val="00C4136C"/>
     <w:rsid w:val="00C413A1"/>
     <w:rsid w:val="00C41537"/>
     <w:rsid w:val="00C4159E"/>
@@ -1959,100 +1971,107 @@
     <w:rsid w:val="00CC1C12"/>
     <w:rsid w:val="00CC2CDF"/>
     <w:rsid w:val="00CC2FE8"/>
     <w:rsid w:val="00CC4770"/>
     <w:rsid w:val="00CC6923"/>
     <w:rsid w:val="00CC7E13"/>
     <w:rsid w:val="00CD187C"/>
     <w:rsid w:val="00CD20F1"/>
     <w:rsid w:val="00CD266A"/>
     <w:rsid w:val="00CD422C"/>
     <w:rsid w:val="00CD4497"/>
     <w:rsid w:val="00CD71A2"/>
     <w:rsid w:val="00CD78E9"/>
     <w:rsid w:val="00CD7C1E"/>
     <w:rsid w:val="00CE14AA"/>
     <w:rsid w:val="00CE6623"/>
     <w:rsid w:val="00CE7BBD"/>
     <w:rsid w:val="00CE7E6E"/>
     <w:rsid w:val="00CF4E0D"/>
     <w:rsid w:val="00CF6BC9"/>
     <w:rsid w:val="00CF7D7A"/>
     <w:rsid w:val="00D02521"/>
     <w:rsid w:val="00D025C2"/>
     <w:rsid w:val="00D0478D"/>
     <w:rsid w:val="00D04C32"/>
+    <w:rsid w:val="00D04D30"/>
     <w:rsid w:val="00D065F6"/>
     <w:rsid w:val="00D07DC0"/>
     <w:rsid w:val="00D10081"/>
     <w:rsid w:val="00D10FA2"/>
     <w:rsid w:val="00D11C15"/>
     <w:rsid w:val="00D15CF0"/>
+    <w:rsid w:val="00D15DC0"/>
     <w:rsid w:val="00D17090"/>
     <w:rsid w:val="00D24EEA"/>
     <w:rsid w:val="00D254D7"/>
     <w:rsid w:val="00D3018B"/>
     <w:rsid w:val="00D3238D"/>
     <w:rsid w:val="00D33AD9"/>
     <w:rsid w:val="00D41196"/>
     <w:rsid w:val="00D41359"/>
+    <w:rsid w:val="00D41C58"/>
     <w:rsid w:val="00D427D3"/>
     <w:rsid w:val="00D42858"/>
     <w:rsid w:val="00D454B2"/>
     <w:rsid w:val="00D512A2"/>
     <w:rsid w:val="00D52C57"/>
     <w:rsid w:val="00D5384C"/>
+    <w:rsid w:val="00D57611"/>
     <w:rsid w:val="00D70867"/>
     <w:rsid w:val="00D71D40"/>
+    <w:rsid w:val="00D8228F"/>
     <w:rsid w:val="00D84472"/>
     <w:rsid w:val="00D853BE"/>
     <w:rsid w:val="00D86313"/>
     <w:rsid w:val="00D8694F"/>
     <w:rsid w:val="00D94815"/>
     <w:rsid w:val="00D950F2"/>
     <w:rsid w:val="00DA18DA"/>
     <w:rsid w:val="00DA36F0"/>
     <w:rsid w:val="00DA42F8"/>
     <w:rsid w:val="00DA7388"/>
+    <w:rsid w:val="00DA7B07"/>
     <w:rsid w:val="00DB09FE"/>
     <w:rsid w:val="00DB0ECB"/>
     <w:rsid w:val="00DB1330"/>
     <w:rsid w:val="00DB3360"/>
     <w:rsid w:val="00DB3C96"/>
     <w:rsid w:val="00DB443F"/>
     <w:rsid w:val="00DB4B59"/>
     <w:rsid w:val="00DC0F89"/>
     <w:rsid w:val="00DC2BE1"/>
     <w:rsid w:val="00DC5B94"/>
     <w:rsid w:val="00DC6C49"/>
     <w:rsid w:val="00DC6DB6"/>
     <w:rsid w:val="00DD2109"/>
     <w:rsid w:val="00DD2B1F"/>
     <w:rsid w:val="00DD3136"/>
     <w:rsid w:val="00DD7279"/>
     <w:rsid w:val="00DE03FF"/>
     <w:rsid w:val="00DE33E7"/>
+    <w:rsid w:val="00DE4BF3"/>
     <w:rsid w:val="00DF1426"/>
     <w:rsid w:val="00DF1592"/>
     <w:rsid w:val="00DF6970"/>
     <w:rsid w:val="00DF7119"/>
     <w:rsid w:val="00E003AF"/>
     <w:rsid w:val="00E008A2"/>
     <w:rsid w:val="00E0092B"/>
     <w:rsid w:val="00E02A51"/>
     <w:rsid w:val="00E03B6C"/>
     <w:rsid w:val="00E05268"/>
     <w:rsid w:val="00E066C9"/>
     <w:rsid w:val="00E07EFE"/>
     <w:rsid w:val="00E10262"/>
     <w:rsid w:val="00E12049"/>
     <w:rsid w:val="00E12DB4"/>
     <w:rsid w:val="00E14F0B"/>
     <w:rsid w:val="00E15ED0"/>
     <w:rsid w:val="00E21303"/>
     <w:rsid w:val="00E216BE"/>
     <w:rsid w:val="00E218BC"/>
     <w:rsid w:val="00E22C13"/>
     <w:rsid w:val="00E25F3E"/>
     <w:rsid w:val="00E354BB"/>
     <w:rsid w:val="00E37B59"/>
     <w:rsid w:val="00E43A98"/>
@@ -2118,99 +2137,101 @@
     <w:rsid w:val="00F4033F"/>
     <w:rsid w:val="00F40C83"/>
     <w:rsid w:val="00F41FF7"/>
     <w:rsid w:val="00F5383D"/>
     <w:rsid w:val="00F557AA"/>
     <w:rsid w:val="00F573D6"/>
     <w:rsid w:val="00F57962"/>
     <w:rsid w:val="00F60842"/>
     <w:rsid w:val="00F61E1C"/>
     <w:rsid w:val="00F70491"/>
     <w:rsid w:val="00F70BBA"/>
     <w:rsid w:val="00F71D15"/>
     <w:rsid w:val="00F737CA"/>
     <w:rsid w:val="00F77BBB"/>
     <w:rsid w:val="00F8507A"/>
     <w:rsid w:val="00F85748"/>
     <w:rsid w:val="00F86026"/>
     <w:rsid w:val="00F910D1"/>
     <w:rsid w:val="00F9249B"/>
     <w:rsid w:val="00F926B8"/>
     <w:rsid w:val="00F92F50"/>
     <w:rsid w:val="00F92FA9"/>
     <w:rsid w:val="00F95E26"/>
     <w:rsid w:val="00F9672D"/>
     <w:rsid w:val="00FA0879"/>
+    <w:rsid w:val="00FA0B06"/>
     <w:rsid w:val="00FA477F"/>
     <w:rsid w:val="00FB3242"/>
     <w:rsid w:val="00FB5157"/>
     <w:rsid w:val="00FB563D"/>
     <w:rsid w:val="00FB7363"/>
     <w:rsid w:val="00FC04CF"/>
     <w:rsid w:val="00FC340F"/>
     <w:rsid w:val="00FC3600"/>
     <w:rsid w:val="00FC5A3D"/>
     <w:rsid w:val="00FC6B9E"/>
     <w:rsid w:val="00FC7019"/>
     <w:rsid w:val="00FD0862"/>
     <w:rsid w:val="00FD133B"/>
     <w:rsid w:val="00FE0334"/>
     <w:rsid w:val="00FE2230"/>
     <w:rsid w:val="00FE663F"/>
     <w:rsid w:val="00FE67DA"/>
     <w:rsid w:val="00FF06B0"/>
     <w:rsid w:val="00FF10B6"/>
     <w:rsid w:val="00FF1CA5"/>
+    <w:rsid w:val="00FF271C"/>
     <w:rsid w:val="00FF5A37"/>
     <w:rsid w:val="00FF602A"/>
     <w:rsid w:val="00FF78C9"/>
     <w:rsid w:val="00FF7AB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="101F6A69"/>
+  <w14:docId w14:val="2CAD9276"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4A44C1B1-C61A-4A57-B16F-8A983A8A4F1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3001,82 +3022,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5B78B31-AD2C-4580-9A37-1548945C2072}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D5278ED-479A-4B3B-B4D2-BD2D6B5E77B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>97</Words>
-  <Characters>555</Characters>
+  <Words>105</Words>
+  <Characters>601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>651</CharactersWithSpaces>
+  <CharactersWithSpaces>705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beverly Keller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>