--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -101,335 +101,418 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Activity and Calendar Information – </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="004B662B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.usd241.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00BC6954" w:rsidRDefault="00BC6954" w:rsidP="007A19ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686580" w:rsidRPr="00771F30" w:rsidRDefault="005F4338" w:rsidP="007A19ED">
+    <w:p w:rsidR="00686580" w:rsidRPr="00771F30" w:rsidRDefault="00F10C9D" w:rsidP="007A19ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Wedn</w:t>
-[...8 lines deleted...]
-        <w:t>es</w:t>
+        <w:t>Thurs</w:t>
       </w:r>
       <w:r w:rsidR="00BD61B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
       <w:r w:rsidR="003549A9" w:rsidRPr="00771F30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D8228F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> May</w:t>
       </w:r>
       <w:r w:rsidR="00A336A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A336A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0052404B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD33C7" w:rsidRPr="00771F30" w:rsidRDefault="00AD33C7" w:rsidP="00A923E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F4338" w:rsidRDefault="005F4338" w:rsidP="006D35D4">
+    <w:p w:rsidR="005F4338" w:rsidRDefault="00550BD1" w:rsidP="005F4338">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>High school football meeting after school today at 3:30 in the high school gym for 8</w:t>
+        <w:t xml:space="preserve">Good luck to our </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F4338">
+      <w:r w:rsidR="005F4338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High School Varsity Golf </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Team today, Tyler, Braylon and Jaelyn, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Oakley at the Oakley Country Club.  Tee Off at 12:00MT.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please dismiss </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Braylon at 9:50 for a 10:00 departure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F4338" w:rsidRDefault="005F4338" w:rsidP="005F4338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00090EC9" w:rsidRDefault="005F4338" w:rsidP="005F4338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eighth Grade Awards will take place to</w:t>
+      </w:r>
+      <w:r w:rsidR="00550BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>day</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 11:00MT in the auditorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00090EC9" w:rsidRDefault="00090EC9" w:rsidP="005F4338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F73AA" w:rsidRDefault="005F73AA" w:rsidP="005F4338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JH Track in Dighton tomorrow.  Bus will depart at 6:00a.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00090EC9" w:rsidRDefault="00090EC9" w:rsidP="005F4338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00090EC9" w:rsidRDefault="00090EC9" w:rsidP="00090EC9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tomorrow’s breakfast is the first-come-first-served variety Buffet.  It’s not free, but it’ll be tasty!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00090EC9" w:rsidRDefault="00090EC9" w:rsidP="00090EC9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00862D3B" w:rsidRDefault="00862D3B" w:rsidP="005F4338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ninth thru 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862D3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-11</w:t>
+        <w:t xml:space="preserve"> grade awards at 8:00am in the auditorium tomorrow.  At the conclusion of the awards, juniors will begin to checkout.  Announcement will be made when the ne</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F4338">
-[...44 lines deleted...]
-        <w:t xml:space="preserve">High school Sternberg Museum field trip today.  </w:t>
+      <w:r w:rsidR="00090EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>x</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00875464">
-[...5 lines deleted...]
-        <w:t>Departure is scheduled for 8:00a.m.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t grade level is to begin checkout.  All bills must be paid before checkout.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The office is your last stop in the checkout process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A336A1" w:rsidRDefault="00A336A1" w:rsidP="006D35D4">
+    <w:p w:rsidR="005F73AA" w:rsidRDefault="005F73AA" w:rsidP="005F4338">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F4338" w:rsidRDefault="005F4338" w:rsidP="005F4338">
+    <w:p w:rsidR="005F73AA" w:rsidRDefault="005F73AA" w:rsidP="005F4338">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>High School Varsity Golf</w:t>
+        <w:t xml:space="preserve">HS Track in Dighton </w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-        <w:t>Eighth Grade Awards will take place tomorrow at 11:00MT in the auditorium.</w:t>
+      <w:r w:rsidR="00862D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tomorrow.  Departure is scheduled for 11:00.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00875464" w:rsidRDefault="00875464" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00875464" w:rsidRDefault="00875464" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EF60EF" w:rsidRDefault="00EF60EF" w:rsidP="006D35D4">
@@ -1161,59 +1244,61 @@
     <w:rsid w:val="00035EA0"/>
     <w:rsid w:val="00040236"/>
     <w:rsid w:val="00040CB8"/>
     <w:rsid w:val="000411BF"/>
     <w:rsid w:val="00043CFA"/>
     <w:rsid w:val="000451C3"/>
     <w:rsid w:val="00046247"/>
     <w:rsid w:val="00054A2A"/>
     <w:rsid w:val="00060C00"/>
     <w:rsid w:val="00060E6A"/>
     <w:rsid w:val="00071803"/>
     <w:rsid w:val="0007279D"/>
     <w:rsid w:val="00076FD9"/>
     <w:rsid w:val="000774A3"/>
     <w:rsid w:val="000779E6"/>
     <w:rsid w:val="00077BEB"/>
     <w:rsid w:val="00077FC4"/>
     <w:rsid w:val="00080A7E"/>
     <w:rsid w:val="000820D0"/>
     <w:rsid w:val="00082221"/>
     <w:rsid w:val="00082B04"/>
     <w:rsid w:val="000847E6"/>
     <w:rsid w:val="00084895"/>
     <w:rsid w:val="00085C4B"/>
     <w:rsid w:val="00086CE9"/>
+    <w:rsid w:val="00090EC9"/>
     <w:rsid w:val="00094FEF"/>
     <w:rsid w:val="000A14A7"/>
     <w:rsid w:val="000A4D69"/>
     <w:rsid w:val="000A5938"/>
     <w:rsid w:val="000A6A09"/>
     <w:rsid w:val="000B3F99"/>
     <w:rsid w:val="000B5648"/>
     <w:rsid w:val="000B734B"/>
     <w:rsid w:val="000C2517"/>
+    <w:rsid w:val="000C5383"/>
     <w:rsid w:val="000D0E86"/>
     <w:rsid w:val="000D133B"/>
     <w:rsid w:val="000D1F2F"/>
     <w:rsid w:val="000D2C0C"/>
     <w:rsid w:val="000D473E"/>
     <w:rsid w:val="000D5B54"/>
     <w:rsid w:val="000D7164"/>
     <w:rsid w:val="000D747E"/>
     <w:rsid w:val="000E135D"/>
     <w:rsid w:val="000E13C6"/>
     <w:rsid w:val="000E143C"/>
     <w:rsid w:val="000E1D9C"/>
     <w:rsid w:val="000E3E6A"/>
     <w:rsid w:val="000E4117"/>
     <w:rsid w:val="000E7BC4"/>
     <w:rsid w:val="000F0AB9"/>
     <w:rsid w:val="000F1353"/>
     <w:rsid w:val="001016E0"/>
     <w:rsid w:val="00102289"/>
     <w:rsid w:val="001031C3"/>
     <w:rsid w:val="00104459"/>
     <w:rsid w:val="00110ED3"/>
     <w:rsid w:val="0011396C"/>
     <w:rsid w:val="00115109"/>
     <w:rsid w:val="00126BBA"/>
@@ -1476,94 +1561,96 @@
     <w:rsid w:val="0050460C"/>
     <w:rsid w:val="00504E9B"/>
     <w:rsid w:val="00505969"/>
     <w:rsid w:val="0050771A"/>
     <w:rsid w:val="00510918"/>
     <w:rsid w:val="0051354A"/>
     <w:rsid w:val="0051485F"/>
     <w:rsid w:val="00515380"/>
     <w:rsid w:val="00517079"/>
     <w:rsid w:val="00520BFE"/>
     <w:rsid w:val="005234AB"/>
     <w:rsid w:val="0052404B"/>
     <w:rsid w:val="00525489"/>
     <w:rsid w:val="00530FA8"/>
     <w:rsid w:val="00531982"/>
     <w:rsid w:val="00531C86"/>
     <w:rsid w:val="00533D67"/>
     <w:rsid w:val="00533F54"/>
     <w:rsid w:val="00536974"/>
     <w:rsid w:val="00544549"/>
     <w:rsid w:val="00544ECB"/>
     <w:rsid w:val="00545FAB"/>
     <w:rsid w:val="00547158"/>
     <w:rsid w:val="00547A28"/>
     <w:rsid w:val="00550616"/>
+    <w:rsid w:val="00550BD1"/>
     <w:rsid w:val="00552D96"/>
     <w:rsid w:val="0055462F"/>
     <w:rsid w:val="00557E44"/>
     <w:rsid w:val="00562621"/>
     <w:rsid w:val="0056447B"/>
     <w:rsid w:val="00565353"/>
     <w:rsid w:val="00565D50"/>
     <w:rsid w:val="00566BF3"/>
     <w:rsid w:val="00570025"/>
     <w:rsid w:val="00573E8B"/>
     <w:rsid w:val="00580F66"/>
     <w:rsid w:val="00581D35"/>
     <w:rsid w:val="00587480"/>
     <w:rsid w:val="005875A6"/>
     <w:rsid w:val="005879B2"/>
     <w:rsid w:val="00593282"/>
     <w:rsid w:val="0059413D"/>
     <w:rsid w:val="005A0FA2"/>
     <w:rsid w:val="005A1890"/>
     <w:rsid w:val="005A2430"/>
     <w:rsid w:val="005A474B"/>
     <w:rsid w:val="005A5256"/>
     <w:rsid w:val="005A611E"/>
     <w:rsid w:val="005B0608"/>
     <w:rsid w:val="005B2248"/>
     <w:rsid w:val="005B5150"/>
     <w:rsid w:val="005B6C8C"/>
     <w:rsid w:val="005C2018"/>
     <w:rsid w:val="005C30B0"/>
     <w:rsid w:val="005C4CE1"/>
     <w:rsid w:val="005C5E4A"/>
     <w:rsid w:val="005C7E27"/>
     <w:rsid w:val="005D0A2C"/>
     <w:rsid w:val="005D0A82"/>
     <w:rsid w:val="005D4E93"/>
     <w:rsid w:val="005E0FA5"/>
     <w:rsid w:val="005E2423"/>
     <w:rsid w:val="005E2F28"/>
     <w:rsid w:val="005E7939"/>
     <w:rsid w:val="005E7E2B"/>
     <w:rsid w:val="005F1464"/>
     <w:rsid w:val="005F4338"/>
     <w:rsid w:val="005F4EAE"/>
     <w:rsid w:val="005F64A7"/>
+    <w:rsid w:val="005F73AA"/>
     <w:rsid w:val="00600DAF"/>
     <w:rsid w:val="00612C59"/>
     <w:rsid w:val="00616E4B"/>
     <w:rsid w:val="00620D8F"/>
     <w:rsid w:val="00621373"/>
     <w:rsid w:val="00622003"/>
     <w:rsid w:val="00622283"/>
     <w:rsid w:val="00622709"/>
     <w:rsid w:val="00632DD1"/>
     <w:rsid w:val="006342F9"/>
     <w:rsid w:val="00642482"/>
     <w:rsid w:val="00643436"/>
     <w:rsid w:val="00644D9C"/>
     <w:rsid w:val="00646975"/>
     <w:rsid w:val="00647821"/>
     <w:rsid w:val="00651EBB"/>
     <w:rsid w:val="0065211E"/>
     <w:rsid w:val="00653E87"/>
     <w:rsid w:val="00656550"/>
     <w:rsid w:val="00664EEE"/>
     <w:rsid w:val="0066523A"/>
     <w:rsid w:val="0066653B"/>
     <w:rsid w:val="00672461"/>
     <w:rsid w:val="0067416A"/>
     <w:rsid w:val="00676102"/>
@@ -1668,50 +1755,51 @@
     <w:rsid w:val="007F2A6C"/>
     <w:rsid w:val="007F2CEF"/>
     <w:rsid w:val="007F5228"/>
     <w:rsid w:val="007F6F78"/>
     <w:rsid w:val="007F78B9"/>
     <w:rsid w:val="0081165A"/>
     <w:rsid w:val="00811775"/>
     <w:rsid w:val="008131C3"/>
     <w:rsid w:val="0081565A"/>
     <w:rsid w:val="00815CD9"/>
     <w:rsid w:val="00816123"/>
     <w:rsid w:val="00816671"/>
     <w:rsid w:val="008175A8"/>
     <w:rsid w:val="0081789A"/>
     <w:rsid w:val="008203B0"/>
     <w:rsid w:val="008257D5"/>
     <w:rsid w:val="00826600"/>
     <w:rsid w:val="008273BF"/>
     <w:rsid w:val="0083186F"/>
     <w:rsid w:val="00834FA3"/>
     <w:rsid w:val="008351BE"/>
     <w:rsid w:val="00836372"/>
     <w:rsid w:val="00840B9B"/>
     <w:rsid w:val="008521FF"/>
     <w:rsid w:val="00856F21"/>
+    <w:rsid w:val="00862D3B"/>
     <w:rsid w:val="0086331B"/>
     <w:rsid w:val="0086427D"/>
     <w:rsid w:val="00865EB2"/>
     <w:rsid w:val="0086774F"/>
     <w:rsid w:val="0087034F"/>
     <w:rsid w:val="00873285"/>
     <w:rsid w:val="00875464"/>
     <w:rsid w:val="008759A9"/>
     <w:rsid w:val="008804EA"/>
     <w:rsid w:val="0088622F"/>
     <w:rsid w:val="008913A9"/>
     <w:rsid w:val="0089274E"/>
     <w:rsid w:val="008945ED"/>
     <w:rsid w:val="00897B51"/>
     <w:rsid w:val="008A2818"/>
     <w:rsid w:val="008A2C25"/>
     <w:rsid w:val="008A3619"/>
     <w:rsid w:val="008A5E57"/>
     <w:rsid w:val="008A6AC0"/>
     <w:rsid w:val="008A7440"/>
     <w:rsid w:val="008B00F8"/>
     <w:rsid w:val="008B037A"/>
     <w:rsid w:val="008B2C1A"/>
     <w:rsid w:val="008B3B3D"/>
     <w:rsid w:val="008C2633"/>
@@ -2101,50 +2189,51 @@
     <w:rsid w:val="00EA68DA"/>
     <w:rsid w:val="00EB0F42"/>
     <w:rsid w:val="00EB139B"/>
     <w:rsid w:val="00EB2917"/>
     <w:rsid w:val="00EB579B"/>
     <w:rsid w:val="00EB7DF5"/>
     <w:rsid w:val="00EC154B"/>
     <w:rsid w:val="00ED3711"/>
     <w:rsid w:val="00ED3EBF"/>
     <w:rsid w:val="00ED629E"/>
     <w:rsid w:val="00ED7F7B"/>
     <w:rsid w:val="00EE1732"/>
     <w:rsid w:val="00EE3C20"/>
     <w:rsid w:val="00EE5DD0"/>
     <w:rsid w:val="00EE7B30"/>
     <w:rsid w:val="00EF4E9C"/>
     <w:rsid w:val="00EF60EF"/>
     <w:rsid w:val="00EF65E6"/>
     <w:rsid w:val="00EF6DB8"/>
     <w:rsid w:val="00EF7B59"/>
     <w:rsid w:val="00F000F3"/>
     <w:rsid w:val="00F0113A"/>
     <w:rsid w:val="00F01898"/>
     <w:rsid w:val="00F0252E"/>
     <w:rsid w:val="00F10AEF"/>
+    <w:rsid w:val="00F10C9D"/>
     <w:rsid w:val="00F12297"/>
     <w:rsid w:val="00F14663"/>
     <w:rsid w:val="00F14937"/>
     <w:rsid w:val="00F14D06"/>
     <w:rsid w:val="00F17E0C"/>
     <w:rsid w:val="00F212AF"/>
     <w:rsid w:val="00F21FDB"/>
     <w:rsid w:val="00F22EC5"/>
     <w:rsid w:val="00F354E5"/>
     <w:rsid w:val="00F36E38"/>
     <w:rsid w:val="00F37A32"/>
     <w:rsid w:val="00F4033F"/>
     <w:rsid w:val="00F40C83"/>
     <w:rsid w:val="00F41FF7"/>
     <w:rsid w:val="00F5383D"/>
     <w:rsid w:val="00F557AA"/>
     <w:rsid w:val="00F573D6"/>
     <w:rsid w:val="00F57962"/>
     <w:rsid w:val="00F60842"/>
     <w:rsid w:val="00F61E1C"/>
     <w:rsid w:val="00F70491"/>
     <w:rsid w:val="00F70BBA"/>
     <w:rsid w:val="00F71D15"/>
     <w:rsid w:val="00F737CA"/>
     <w:rsid w:val="00F77BBB"/>
@@ -2187,51 +2276,51 @@
     <w:rsid w:val="00FF7AB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2CAD9276"/>
+  <w14:docId w14:val="2115C5E7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4A44C1B1-C61A-4A57-B16F-8A983A8A4F1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3022,82 +3111,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D5278ED-479A-4B3B-B4D2-BD2D6B5E77B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FDE0C89-A6E7-4463-B7AC-B3BF5BC1D8F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>105</Words>
-  <Characters>601</Characters>
+  <Words>152</Words>
+  <Characters>871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>705</CharactersWithSpaces>
+  <CharactersWithSpaces>1021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beverly Keller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>