--- v8 (2026-05-26)
+++ v9 (2026-09-08)
@@ -101,589 +101,632 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Activity and Calendar Information – </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="004B662B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.usd241.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00BC6954" w:rsidRDefault="00BC6954" w:rsidP="007A19ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686580" w:rsidRPr="00771F30" w:rsidRDefault="00F10C9D" w:rsidP="007A19ED">
+    <w:p w:rsidR="00686580" w:rsidRDefault="00406D95" w:rsidP="007A19ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Thurs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD61B6">
+        <w:t>Tuesday</w:t>
+      </w:r>
+      <w:r w:rsidR="00182329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>day</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003549A9" w:rsidRPr="00771F30">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5468A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D8228F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66826">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> May</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A336A1">
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5468A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A336A1">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5468A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0052404B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005942F3" w:rsidRDefault="005942F3" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00406D95" w:rsidRDefault="00406D95" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welcome back!  Hope you had a relaxing day off!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00406D95" w:rsidRDefault="00406D95" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00834D2B" w:rsidRDefault="00406D95" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Good luck to our Lady Wildcats today against Oberlin and Atwood</w:t>
+      </w:r>
+      <w:r w:rsidR="00275502">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on our home courts</w:t>
+      </w:r>
+      <w:r w:rsidR="007F32FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> starting at 3:30MT.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Please dismiss participants at 2:30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F32FC" w:rsidRDefault="007F32FC" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule is as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F32FC" w:rsidRDefault="007F32FC" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>High School Gym – Varsity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Junior High Gym – Junior Varsity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F32FC" w:rsidRDefault="007F32FC" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wallace County vs. Oberlin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wallace County JV vs. Oberlin JV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F32FC" w:rsidRDefault="007F32FC" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Oberlin vs. Atwood</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Oberlin JV vs. Atwood JV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F32FC" w:rsidRPr="007F32FC" w:rsidRDefault="007F32FC" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wallace County vs. Atwood</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wallace County JV vs. Atwood JV</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00DC61A5" w:rsidRDefault="00DC61A5" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC61A5" w:rsidRDefault="00DC61A5" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC61A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no Bible Study and Breakfast this week</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> due to a scheduling conflict.  Bible Study and Breakfast will resume next week at 7:00 AM in the FACS room.  All high school students are invited to come for breakfast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00406D95" w:rsidRDefault="00406D95" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00406D95" w:rsidRDefault="00406D95" w:rsidP="007A19ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vision and Hearing Screenings are scheduled for tomorrow starting at 8:00am.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD33C7" w:rsidRPr="00771F30" w:rsidRDefault="00AD33C7" w:rsidP="00A923E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F4338" w:rsidRDefault="00550BD1" w:rsidP="005F4338">
+    <w:p w:rsidR="005C63FF" w:rsidRDefault="00406D95" w:rsidP="005F4338">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good luck to our </w:t>
-[...39 lines deleted...]
-        <w:t>Braylon at 9:50 for a 10:00 departure.</w:t>
+        <w:t>Freshmen are in charge of putting tables and chairs up after lunch this week.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F4338" w:rsidRDefault="005F4338" w:rsidP="005F4338">
+    <w:p w:rsidR="00F5468A" w:rsidRDefault="00F5468A" w:rsidP="005F4338">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00090EC9" w:rsidRDefault="005F4338" w:rsidP="005F4338">
+    <w:p w:rsidR="00875464" w:rsidRDefault="00875464" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00090EC9" w:rsidRDefault="00090EC9" w:rsidP="005F4338">
+    <w:p w:rsidR="00875464" w:rsidRDefault="00875464" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F73AA" w:rsidRDefault="005F73AA" w:rsidP="005F4338">
+    <w:p w:rsidR="00EF60EF" w:rsidRDefault="00EF60EF" w:rsidP="006D35D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00090EC9" w:rsidRDefault="00090EC9" w:rsidP="005F4338">
+    <w:p w:rsidR="00A2221E" w:rsidRPr="00A2221E" w:rsidRDefault="0073117E" w:rsidP="005C63FF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00090EC9" w:rsidRDefault="00090EC9" w:rsidP="00090EC9">
-[...225 lines deleted...]
-    <w:p w:rsidR="00A2221E" w:rsidRPr="00A2221E" w:rsidRDefault="00A2221E" w:rsidP="00A2221E"/>
     <w:p w:rsidR="00A2221E" w:rsidRPr="00A2221E" w:rsidRDefault="00A2221E" w:rsidP="00A2221E"/>
     <w:p w:rsidR="00A2221E" w:rsidRPr="00A2221E" w:rsidRDefault="00A2221E" w:rsidP="00A2221E"/>
     <w:p w:rsidR="00A2221E" w:rsidRDefault="00A2221E" w:rsidP="00A2221E"/>
     <w:p w:rsidR="00BD4969" w:rsidRPr="00A2221E" w:rsidRDefault="00A2221E" w:rsidP="00A2221E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2415"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BD4969" w:rsidRPr="00A2221E" w:rsidSect="00007353">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018507D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7EC5000"/>
     <w:lvl w:ilvl="0" w:tplc="800EFADE">
       <w:start w:val="2024"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1250,214 +1293,225 @@
     <w:rsid w:val="00046247"/>
     <w:rsid w:val="00054A2A"/>
     <w:rsid w:val="00060C00"/>
     <w:rsid w:val="00060E6A"/>
     <w:rsid w:val="00071803"/>
     <w:rsid w:val="0007279D"/>
     <w:rsid w:val="00076FD9"/>
     <w:rsid w:val="000774A3"/>
     <w:rsid w:val="000779E6"/>
     <w:rsid w:val="00077BEB"/>
     <w:rsid w:val="00077FC4"/>
     <w:rsid w:val="00080A7E"/>
     <w:rsid w:val="000820D0"/>
     <w:rsid w:val="00082221"/>
     <w:rsid w:val="00082B04"/>
     <w:rsid w:val="000847E6"/>
     <w:rsid w:val="00084895"/>
     <w:rsid w:val="00085C4B"/>
     <w:rsid w:val="00086CE9"/>
     <w:rsid w:val="00090EC9"/>
     <w:rsid w:val="00094FEF"/>
     <w:rsid w:val="000A14A7"/>
     <w:rsid w:val="000A4D69"/>
     <w:rsid w:val="000A5938"/>
     <w:rsid w:val="000A6A09"/>
+    <w:rsid w:val="000B0567"/>
     <w:rsid w:val="000B3F99"/>
     <w:rsid w:val="000B5648"/>
     <w:rsid w:val="000B734B"/>
     <w:rsid w:val="000C2517"/>
     <w:rsid w:val="000C5383"/>
+    <w:rsid w:val="000C7FE9"/>
     <w:rsid w:val="000D0E86"/>
     <w:rsid w:val="000D133B"/>
     <w:rsid w:val="000D1F2F"/>
     <w:rsid w:val="000D2C0C"/>
     <w:rsid w:val="000D473E"/>
     <w:rsid w:val="000D5B54"/>
     <w:rsid w:val="000D7164"/>
     <w:rsid w:val="000D747E"/>
     <w:rsid w:val="000E135D"/>
     <w:rsid w:val="000E13C6"/>
     <w:rsid w:val="000E143C"/>
     <w:rsid w:val="000E1D9C"/>
     <w:rsid w:val="000E3E6A"/>
     <w:rsid w:val="000E4117"/>
     <w:rsid w:val="000E7BC4"/>
     <w:rsid w:val="000F0AB9"/>
     <w:rsid w:val="000F1353"/>
     <w:rsid w:val="001016E0"/>
     <w:rsid w:val="00102289"/>
     <w:rsid w:val="001031C3"/>
     <w:rsid w:val="00104459"/>
     <w:rsid w:val="00110ED3"/>
     <w:rsid w:val="0011396C"/>
     <w:rsid w:val="00115109"/>
     <w:rsid w:val="00126BBA"/>
     <w:rsid w:val="00127726"/>
     <w:rsid w:val="00131CFD"/>
     <w:rsid w:val="00135B7D"/>
     <w:rsid w:val="0013601E"/>
     <w:rsid w:val="00136911"/>
+    <w:rsid w:val="00140828"/>
     <w:rsid w:val="00140AF1"/>
     <w:rsid w:val="0014675B"/>
     <w:rsid w:val="00147487"/>
     <w:rsid w:val="00150508"/>
     <w:rsid w:val="0015076E"/>
     <w:rsid w:val="00151736"/>
     <w:rsid w:val="001526B3"/>
     <w:rsid w:val="00153E7E"/>
     <w:rsid w:val="001551D4"/>
     <w:rsid w:val="00160A02"/>
     <w:rsid w:val="00165C18"/>
     <w:rsid w:val="001709D5"/>
     <w:rsid w:val="0017108E"/>
+    <w:rsid w:val="00172B4D"/>
     <w:rsid w:val="00174D1D"/>
     <w:rsid w:val="0017538E"/>
     <w:rsid w:val="00176AF3"/>
     <w:rsid w:val="0018080E"/>
     <w:rsid w:val="001812C2"/>
     <w:rsid w:val="00182059"/>
+    <w:rsid w:val="00182329"/>
     <w:rsid w:val="00192E08"/>
     <w:rsid w:val="00194002"/>
     <w:rsid w:val="001943F4"/>
     <w:rsid w:val="00194ECA"/>
     <w:rsid w:val="001966E3"/>
     <w:rsid w:val="00197130"/>
     <w:rsid w:val="001A140C"/>
     <w:rsid w:val="001A4E15"/>
     <w:rsid w:val="001A6D6B"/>
     <w:rsid w:val="001B1A36"/>
     <w:rsid w:val="001B6DD8"/>
     <w:rsid w:val="001C1AF6"/>
     <w:rsid w:val="001C35E0"/>
     <w:rsid w:val="001C6430"/>
     <w:rsid w:val="001C7878"/>
     <w:rsid w:val="001D0CD4"/>
     <w:rsid w:val="001D1AD9"/>
     <w:rsid w:val="001D21D9"/>
     <w:rsid w:val="001D498C"/>
     <w:rsid w:val="001D5ADD"/>
     <w:rsid w:val="001E647D"/>
     <w:rsid w:val="001E6501"/>
     <w:rsid w:val="001F2959"/>
     <w:rsid w:val="001F4D7D"/>
     <w:rsid w:val="001F4ECE"/>
+    <w:rsid w:val="001F50A2"/>
     <w:rsid w:val="001F5905"/>
     <w:rsid w:val="001F74C1"/>
     <w:rsid w:val="001F7551"/>
     <w:rsid w:val="002010E4"/>
     <w:rsid w:val="0020272D"/>
     <w:rsid w:val="002034AD"/>
     <w:rsid w:val="00204E38"/>
     <w:rsid w:val="00207A92"/>
     <w:rsid w:val="002101D3"/>
     <w:rsid w:val="002135E1"/>
     <w:rsid w:val="002138F9"/>
     <w:rsid w:val="00214DEB"/>
     <w:rsid w:val="00216B28"/>
     <w:rsid w:val="00217996"/>
     <w:rsid w:val="00217C60"/>
     <w:rsid w:val="00222515"/>
     <w:rsid w:val="00222709"/>
     <w:rsid w:val="0022636E"/>
     <w:rsid w:val="00230B27"/>
     <w:rsid w:val="00230F4C"/>
     <w:rsid w:val="00234707"/>
     <w:rsid w:val="002354AE"/>
     <w:rsid w:val="0023656A"/>
     <w:rsid w:val="002400B2"/>
     <w:rsid w:val="0024311C"/>
     <w:rsid w:val="0024314B"/>
     <w:rsid w:val="00243164"/>
     <w:rsid w:val="00247962"/>
     <w:rsid w:val="002536B8"/>
     <w:rsid w:val="002548CB"/>
     <w:rsid w:val="00254F84"/>
     <w:rsid w:val="00255DD1"/>
     <w:rsid w:val="00257E81"/>
     <w:rsid w:val="00260F1B"/>
     <w:rsid w:val="00264A77"/>
     <w:rsid w:val="002656D9"/>
     <w:rsid w:val="002668B2"/>
     <w:rsid w:val="002672C7"/>
     <w:rsid w:val="002709FB"/>
     <w:rsid w:val="00272CCE"/>
     <w:rsid w:val="00272DEC"/>
     <w:rsid w:val="00274EAF"/>
+    <w:rsid w:val="00275502"/>
     <w:rsid w:val="002773BA"/>
     <w:rsid w:val="002814AB"/>
     <w:rsid w:val="00285A23"/>
     <w:rsid w:val="00286473"/>
     <w:rsid w:val="00287DE3"/>
     <w:rsid w:val="00287E39"/>
     <w:rsid w:val="00290CA1"/>
     <w:rsid w:val="00294C44"/>
     <w:rsid w:val="00295D8E"/>
     <w:rsid w:val="002A2490"/>
     <w:rsid w:val="002A4260"/>
     <w:rsid w:val="002A4F1D"/>
     <w:rsid w:val="002A557A"/>
     <w:rsid w:val="002A58C3"/>
     <w:rsid w:val="002B3464"/>
     <w:rsid w:val="002B38E2"/>
     <w:rsid w:val="002B4CFA"/>
     <w:rsid w:val="002C38FA"/>
     <w:rsid w:val="002C7506"/>
     <w:rsid w:val="002D1613"/>
     <w:rsid w:val="002D3BF7"/>
     <w:rsid w:val="002D5F73"/>
     <w:rsid w:val="002E23DD"/>
+    <w:rsid w:val="002F17A6"/>
     <w:rsid w:val="003008D2"/>
     <w:rsid w:val="00301513"/>
     <w:rsid w:val="003016E6"/>
     <w:rsid w:val="00302EEC"/>
     <w:rsid w:val="00302F3D"/>
+    <w:rsid w:val="00303913"/>
     <w:rsid w:val="00304879"/>
     <w:rsid w:val="003103DE"/>
     <w:rsid w:val="003131E1"/>
     <w:rsid w:val="003145E4"/>
     <w:rsid w:val="00316582"/>
     <w:rsid w:val="00316785"/>
     <w:rsid w:val="00317715"/>
     <w:rsid w:val="00322747"/>
+    <w:rsid w:val="0032314D"/>
     <w:rsid w:val="00323ACF"/>
     <w:rsid w:val="0032439A"/>
     <w:rsid w:val="003312B4"/>
     <w:rsid w:val="003358FD"/>
     <w:rsid w:val="00335C2B"/>
     <w:rsid w:val="00336420"/>
     <w:rsid w:val="003422F7"/>
+    <w:rsid w:val="003423A1"/>
     <w:rsid w:val="00343C9E"/>
     <w:rsid w:val="00344FE8"/>
     <w:rsid w:val="00345DF8"/>
     <w:rsid w:val="00346873"/>
     <w:rsid w:val="00346D27"/>
     <w:rsid w:val="00346F1F"/>
     <w:rsid w:val="00351899"/>
     <w:rsid w:val="0035260F"/>
     <w:rsid w:val="00352F27"/>
     <w:rsid w:val="003549A9"/>
     <w:rsid w:val="00360B0E"/>
     <w:rsid w:val="003617CC"/>
     <w:rsid w:val="003629B7"/>
     <w:rsid w:val="00370A8B"/>
     <w:rsid w:val="00371B72"/>
     <w:rsid w:val="0037418A"/>
     <w:rsid w:val="003753E9"/>
     <w:rsid w:val="00376292"/>
     <w:rsid w:val="0037629C"/>
     <w:rsid w:val="00376B83"/>
     <w:rsid w:val="0038666F"/>
     <w:rsid w:val="00390740"/>
     <w:rsid w:val="0039129B"/>
     <w:rsid w:val="00391866"/>
     <w:rsid w:val="00392134"/>
@@ -1469,59 +1523,61 @@
     <w:rsid w:val="003A222A"/>
     <w:rsid w:val="003A245B"/>
     <w:rsid w:val="003A37A9"/>
     <w:rsid w:val="003A4DA0"/>
     <w:rsid w:val="003A6E08"/>
     <w:rsid w:val="003B30C6"/>
     <w:rsid w:val="003B41B2"/>
     <w:rsid w:val="003B7094"/>
     <w:rsid w:val="003C263D"/>
     <w:rsid w:val="003C4382"/>
     <w:rsid w:val="003D0430"/>
     <w:rsid w:val="003D0653"/>
     <w:rsid w:val="003D3F6B"/>
     <w:rsid w:val="003D4A83"/>
     <w:rsid w:val="003D5DFE"/>
     <w:rsid w:val="003E7F30"/>
     <w:rsid w:val="003F12ED"/>
     <w:rsid w:val="003F67D5"/>
     <w:rsid w:val="003F7190"/>
     <w:rsid w:val="004003EB"/>
     <w:rsid w:val="00401232"/>
     <w:rsid w:val="00403AE4"/>
     <w:rsid w:val="0040609C"/>
     <w:rsid w:val="004065A4"/>
     <w:rsid w:val="00406AA0"/>
+    <w:rsid w:val="00406D95"/>
     <w:rsid w:val="00410F13"/>
     <w:rsid w:val="00411CCA"/>
     <w:rsid w:val="00412CF1"/>
     <w:rsid w:val="00412FF4"/>
     <w:rsid w:val="0041514D"/>
     <w:rsid w:val="004153D7"/>
     <w:rsid w:val="00415E7C"/>
     <w:rsid w:val="00416163"/>
     <w:rsid w:val="00416292"/>
+    <w:rsid w:val="004176DE"/>
     <w:rsid w:val="0042187C"/>
     <w:rsid w:val="00425D75"/>
     <w:rsid w:val="00426BB2"/>
     <w:rsid w:val="00430F2D"/>
     <w:rsid w:val="00432A4B"/>
     <w:rsid w:val="00435E10"/>
     <w:rsid w:val="004365BE"/>
     <w:rsid w:val="00440FE9"/>
     <w:rsid w:val="00444053"/>
     <w:rsid w:val="004472B7"/>
     <w:rsid w:val="004522F5"/>
     <w:rsid w:val="004554FC"/>
     <w:rsid w:val="00457BB2"/>
     <w:rsid w:val="004619DB"/>
     <w:rsid w:val="004640E4"/>
     <w:rsid w:val="00467A32"/>
     <w:rsid w:val="00467E71"/>
     <w:rsid w:val="004719D8"/>
     <w:rsid w:val="00471E74"/>
     <w:rsid w:val="00474114"/>
     <w:rsid w:val="0047446F"/>
     <w:rsid w:val="0047703C"/>
     <w:rsid w:val="0048551D"/>
     <w:rsid w:val="00485756"/>
     <w:rsid w:val="00491437"/>
@@ -1535,147 +1591,156 @@
     <w:rsid w:val="004B3047"/>
     <w:rsid w:val="004B32BB"/>
     <w:rsid w:val="004B481F"/>
     <w:rsid w:val="004B5AB0"/>
     <w:rsid w:val="004B662B"/>
     <w:rsid w:val="004C0D54"/>
     <w:rsid w:val="004C3E13"/>
     <w:rsid w:val="004C5DBE"/>
     <w:rsid w:val="004C6938"/>
     <w:rsid w:val="004D0DC5"/>
     <w:rsid w:val="004D1693"/>
     <w:rsid w:val="004D1CB8"/>
     <w:rsid w:val="004D3B45"/>
     <w:rsid w:val="004D45CD"/>
     <w:rsid w:val="004D5A02"/>
     <w:rsid w:val="004E0A70"/>
     <w:rsid w:val="004E0EAC"/>
     <w:rsid w:val="004E27B3"/>
     <w:rsid w:val="004E3C6C"/>
     <w:rsid w:val="004E47C1"/>
     <w:rsid w:val="004F0051"/>
     <w:rsid w:val="004F14BE"/>
     <w:rsid w:val="004F2A9C"/>
     <w:rsid w:val="004F4A22"/>
     <w:rsid w:val="004F6077"/>
+    <w:rsid w:val="004F666C"/>
     <w:rsid w:val="004F6A51"/>
+    <w:rsid w:val="00503341"/>
     <w:rsid w:val="0050460C"/>
     <w:rsid w:val="00504E9B"/>
     <w:rsid w:val="00505969"/>
     <w:rsid w:val="0050771A"/>
     <w:rsid w:val="00510918"/>
     <w:rsid w:val="0051354A"/>
     <w:rsid w:val="0051485F"/>
     <w:rsid w:val="00515380"/>
     <w:rsid w:val="00517079"/>
     <w:rsid w:val="00520BFE"/>
     <w:rsid w:val="005234AB"/>
     <w:rsid w:val="0052404B"/>
     <w:rsid w:val="00525489"/>
     <w:rsid w:val="00530FA8"/>
     <w:rsid w:val="00531982"/>
     <w:rsid w:val="00531C86"/>
     <w:rsid w:val="00533D67"/>
     <w:rsid w:val="00533F54"/>
     <w:rsid w:val="00536974"/>
+    <w:rsid w:val="00540D3D"/>
     <w:rsid w:val="00544549"/>
     <w:rsid w:val="00544ECB"/>
     <w:rsid w:val="00545FAB"/>
     <w:rsid w:val="00547158"/>
     <w:rsid w:val="00547A28"/>
     <w:rsid w:val="00550616"/>
     <w:rsid w:val="00550BD1"/>
     <w:rsid w:val="00552D96"/>
     <w:rsid w:val="0055462F"/>
     <w:rsid w:val="00557E44"/>
     <w:rsid w:val="00562621"/>
     <w:rsid w:val="0056447B"/>
     <w:rsid w:val="00565353"/>
     <w:rsid w:val="00565D50"/>
     <w:rsid w:val="00566BF3"/>
     <w:rsid w:val="00570025"/>
     <w:rsid w:val="00573E8B"/>
     <w:rsid w:val="00580F66"/>
     <w:rsid w:val="00581D35"/>
     <w:rsid w:val="00587480"/>
     <w:rsid w:val="005875A6"/>
     <w:rsid w:val="005879B2"/>
     <w:rsid w:val="00593282"/>
     <w:rsid w:val="0059413D"/>
+    <w:rsid w:val="005942F3"/>
     <w:rsid w:val="005A0FA2"/>
     <w:rsid w:val="005A1890"/>
     <w:rsid w:val="005A2430"/>
     <w:rsid w:val="005A474B"/>
     <w:rsid w:val="005A5256"/>
     <w:rsid w:val="005A611E"/>
     <w:rsid w:val="005B0608"/>
     <w:rsid w:val="005B2248"/>
     <w:rsid w:val="005B5150"/>
     <w:rsid w:val="005B6C8C"/>
     <w:rsid w:val="005C2018"/>
     <w:rsid w:val="005C30B0"/>
     <w:rsid w:val="005C4CE1"/>
     <w:rsid w:val="005C5E4A"/>
+    <w:rsid w:val="005C63FF"/>
     <w:rsid w:val="005C7E27"/>
     <w:rsid w:val="005D0A2C"/>
     <w:rsid w:val="005D0A82"/>
     <w:rsid w:val="005D4E93"/>
     <w:rsid w:val="005E0FA5"/>
     <w:rsid w:val="005E2423"/>
     <w:rsid w:val="005E2F28"/>
+    <w:rsid w:val="005E34BF"/>
     <w:rsid w:val="005E7939"/>
     <w:rsid w:val="005E7E2B"/>
     <w:rsid w:val="005F1464"/>
     <w:rsid w:val="005F4338"/>
     <w:rsid w:val="005F4EAE"/>
     <w:rsid w:val="005F64A7"/>
+    <w:rsid w:val="005F6840"/>
     <w:rsid w:val="005F73AA"/>
     <w:rsid w:val="00600DAF"/>
+    <w:rsid w:val="00612605"/>
     <w:rsid w:val="00612C59"/>
     <w:rsid w:val="00616E4B"/>
     <w:rsid w:val="00620D8F"/>
     <w:rsid w:val="00621373"/>
     <w:rsid w:val="00622003"/>
     <w:rsid w:val="00622283"/>
     <w:rsid w:val="00622709"/>
     <w:rsid w:val="00632DD1"/>
     <w:rsid w:val="006342F9"/>
     <w:rsid w:val="00642482"/>
     <w:rsid w:val="00643436"/>
     <w:rsid w:val="00644D9C"/>
     <w:rsid w:val="00646975"/>
     <w:rsid w:val="00647821"/>
     <w:rsid w:val="00651EBB"/>
     <w:rsid w:val="0065211E"/>
     <w:rsid w:val="00653E87"/>
     <w:rsid w:val="00656550"/>
     <w:rsid w:val="00664EEE"/>
     <w:rsid w:val="0066523A"/>
     <w:rsid w:val="0066653B"/>
     <w:rsid w:val="00672461"/>
     <w:rsid w:val="0067416A"/>
     <w:rsid w:val="00676102"/>
+    <w:rsid w:val="006804BA"/>
     <w:rsid w:val="006818DD"/>
     <w:rsid w:val="006839F3"/>
     <w:rsid w:val="006847CC"/>
     <w:rsid w:val="00684DF6"/>
     <w:rsid w:val="00686580"/>
     <w:rsid w:val="00686B12"/>
     <w:rsid w:val="00687BD4"/>
     <w:rsid w:val="006935CE"/>
     <w:rsid w:val="00694644"/>
     <w:rsid w:val="00694C63"/>
     <w:rsid w:val="00694C66"/>
     <w:rsid w:val="00696481"/>
     <w:rsid w:val="00696B71"/>
     <w:rsid w:val="00697921"/>
     <w:rsid w:val="006A0699"/>
     <w:rsid w:val="006A11FC"/>
     <w:rsid w:val="006A17B0"/>
     <w:rsid w:val="006A1F3C"/>
     <w:rsid w:val="006A2C27"/>
     <w:rsid w:val="006A2C90"/>
     <w:rsid w:val="006A4F2E"/>
     <w:rsid w:val="006A71F1"/>
     <w:rsid w:val="006A782E"/>
     <w:rsid w:val="006B16E6"/>
     <w:rsid w:val="006B1D68"/>
@@ -1713,120 +1778,124 @@
     <w:rsid w:val="007166A8"/>
     <w:rsid w:val="00717142"/>
     <w:rsid w:val="0072198D"/>
     <w:rsid w:val="00722DE3"/>
     <w:rsid w:val="0072356D"/>
     <w:rsid w:val="007271F6"/>
     <w:rsid w:val="0073117E"/>
     <w:rsid w:val="00734B29"/>
     <w:rsid w:val="00735F9A"/>
     <w:rsid w:val="00736635"/>
     <w:rsid w:val="00737276"/>
     <w:rsid w:val="00740DB3"/>
     <w:rsid w:val="00741EF2"/>
     <w:rsid w:val="007447B5"/>
     <w:rsid w:val="00751C7C"/>
     <w:rsid w:val="00752CA9"/>
     <w:rsid w:val="00754231"/>
     <w:rsid w:val="00754B25"/>
     <w:rsid w:val="00764952"/>
     <w:rsid w:val="00771F30"/>
     <w:rsid w:val="00774C7C"/>
     <w:rsid w:val="00776150"/>
     <w:rsid w:val="007762C4"/>
     <w:rsid w:val="00776574"/>
     <w:rsid w:val="00781DA1"/>
+    <w:rsid w:val="00792922"/>
     <w:rsid w:val="007946CB"/>
     <w:rsid w:val="00797CED"/>
     <w:rsid w:val="007A1859"/>
     <w:rsid w:val="007A19ED"/>
     <w:rsid w:val="007A2409"/>
     <w:rsid w:val="007B0E59"/>
     <w:rsid w:val="007B0EB0"/>
     <w:rsid w:val="007B30FD"/>
     <w:rsid w:val="007B5174"/>
     <w:rsid w:val="007B6D3D"/>
     <w:rsid w:val="007C1943"/>
     <w:rsid w:val="007C5248"/>
     <w:rsid w:val="007D0261"/>
     <w:rsid w:val="007D3B93"/>
     <w:rsid w:val="007D7E85"/>
     <w:rsid w:val="007E1287"/>
     <w:rsid w:val="007E2128"/>
     <w:rsid w:val="007F2A6C"/>
     <w:rsid w:val="007F2CEF"/>
+    <w:rsid w:val="007F32FC"/>
     <w:rsid w:val="007F5228"/>
     <w:rsid w:val="007F6F78"/>
     <w:rsid w:val="007F78B9"/>
     <w:rsid w:val="0081165A"/>
     <w:rsid w:val="00811775"/>
     <w:rsid w:val="008131C3"/>
     <w:rsid w:val="0081565A"/>
     <w:rsid w:val="00815CD9"/>
     <w:rsid w:val="00816123"/>
     <w:rsid w:val="00816671"/>
     <w:rsid w:val="008175A8"/>
     <w:rsid w:val="0081789A"/>
     <w:rsid w:val="008203B0"/>
     <w:rsid w:val="008257D5"/>
     <w:rsid w:val="00826600"/>
     <w:rsid w:val="008273BF"/>
     <w:rsid w:val="0083186F"/>
+    <w:rsid w:val="00834D2B"/>
     <w:rsid w:val="00834FA3"/>
     <w:rsid w:val="008351BE"/>
     <w:rsid w:val="00836372"/>
     <w:rsid w:val="00840B9B"/>
     <w:rsid w:val="008521FF"/>
     <w:rsid w:val="00856F21"/>
     <w:rsid w:val="00862D3B"/>
     <w:rsid w:val="0086331B"/>
     <w:rsid w:val="0086427D"/>
     <w:rsid w:val="00865EB2"/>
     <w:rsid w:val="0086774F"/>
     <w:rsid w:val="0087034F"/>
     <w:rsid w:val="00873285"/>
     <w:rsid w:val="00875464"/>
     <w:rsid w:val="008759A9"/>
     <w:rsid w:val="008804EA"/>
     <w:rsid w:val="0088622F"/>
     <w:rsid w:val="008913A9"/>
     <w:rsid w:val="0089274E"/>
     <w:rsid w:val="008945ED"/>
     <w:rsid w:val="00897B51"/>
     <w:rsid w:val="008A2818"/>
     <w:rsid w:val="008A2C25"/>
     <w:rsid w:val="008A3619"/>
     <w:rsid w:val="008A5E57"/>
     <w:rsid w:val="008A6AC0"/>
     <w:rsid w:val="008A7440"/>
     <w:rsid w:val="008B00F8"/>
     <w:rsid w:val="008B037A"/>
     <w:rsid w:val="008B2C1A"/>
     <w:rsid w:val="008B3B3D"/>
     <w:rsid w:val="008C2633"/>
     <w:rsid w:val="008C56A8"/>
     <w:rsid w:val="008D1646"/>
+    <w:rsid w:val="008D2555"/>
     <w:rsid w:val="008D2661"/>
     <w:rsid w:val="008D3984"/>
     <w:rsid w:val="008D6146"/>
     <w:rsid w:val="008D7673"/>
     <w:rsid w:val="008E41D2"/>
     <w:rsid w:val="008E5F82"/>
     <w:rsid w:val="008F3FCC"/>
     <w:rsid w:val="008F5A87"/>
     <w:rsid w:val="008F5B89"/>
     <w:rsid w:val="008F7749"/>
     <w:rsid w:val="00906D2A"/>
     <w:rsid w:val="00912356"/>
     <w:rsid w:val="0091323D"/>
     <w:rsid w:val="0091544E"/>
     <w:rsid w:val="00917C83"/>
     <w:rsid w:val="00920BD6"/>
     <w:rsid w:val="00923A19"/>
     <w:rsid w:val="00925518"/>
     <w:rsid w:val="00925613"/>
     <w:rsid w:val="009318FF"/>
     <w:rsid w:val="00934185"/>
     <w:rsid w:val="0093695B"/>
     <w:rsid w:val="00941EE5"/>
     <w:rsid w:val="00946574"/>
     <w:rsid w:val="00954B9B"/>
@@ -1842,50 +1911,51 @@
     <w:rsid w:val="00993AFC"/>
     <w:rsid w:val="009946D1"/>
     <w:rsid w:val="0099532C"/>
     <w:rsid w:val="0099545A"/>
     <w:rsid w:val="0099671C"/>
     <w:rsid w:val="00997547"/>
     <w:rsid w:val="009A62D7"/>
     <w:rsid w:val="009B24B4"/>
     <w:rsid w:val="009B4208"/>
     <w:rsid w:val="009B5153"/>
     <w:rsid w:val="009C0DD6"/>
     <w:rsid w:val="009C105E"/>
     <w:rsid w:val="009C6153"/>
     <w:rsid w:val="009D02A9"/>
     <w:rsid w:val="009D254B"/>
     <w:rsid w:val="009D25AE"/>
     <w:rsid w:val="009D295B"/>
     <w:rsid w:val="009D3F10"/>
     <w:rsid w:val="009D4E30"/>
     <w:rsid w:val="009D5E41"/>
     <w:rsid w:val="009E0160"/>
     <w:rsid w:val="009E16E3"/>
     <w:rsid w:val="009E4048"/>
     <w:rsid w:val="009E56C4"/>
     <w:rsid w:val="009E61F2"/>
+    <w:rsid w:val="009E6211"/>
     <w:rsid w:val="009E73D6"/>
     <w:rsid w:val="009F28B3"/>
     <w:rsid w:val="009F29FE"/>
     <w:rsid w:val="009F2A86"/>
     <w:rsid w:val="009F3FB0"/>
     <w:rsid w:val="009F4388"/>
     <w:rsid w:val="009F5236"/>
     <w:rsid w:val="009F574C"/>
     <w:rsid w:val="009F63F0"/>
     <w:rsid w:val="009F789E"/>
     <w:rsid w:val="009F7B38"/>
     <w:rsid w:val="00A04744"/>
     <w:rsid w:val="00A047AF"/>
     <w:rsid w:val="00A066DE"/>
     <w:rsid w:val="00A10F05"/>
     <w:rsid w:val="00A110A0"/>
     <w:rsid w:val="00A12EE5"/>
     <w:rsid w:val="00A13D03"/>
     <w:rsid w:val="00A179D5"/>
     <w:rsid w:val="00A17CA2"/>
     <w:rsid w:val="00A20392"/>
     <w:rsid w:val="00A214B7"/>
     <w:rsid w:val="00A2221E"/>
     <w:rsid w:val="00A22912"/>
     <w:rsid w:val="00A23C09"/>
@@ -1895,147 +1965,153 @@
     <w:rsid w:val="00A34307"/>
     <w:rsid w:val="00A3522B"/>
     <w:rsid w:val="00A36F03"/>
     <w:rsid w:val="00A400B3"/>
     <w:rsid w:val="00A41B5B"/>
     <w:rsid w:val="00A41E80"/>
     <w:rsid w:val="00A42EF2"/>
     <w:rsid w:val="00A4474F"/>
     <w:rsid w:val="00A50806"/>
     <w:rsid w:val="00A51714"/>
     <w:rsid w:val="00A54EFD"/>
     <w:rsid w:val="00A55082"/>
     <w:rsid w:val="00A55979"/>
     <w:rsid w:val="00A55E41"/>
     <w:rsid w:val="00A56121"/>
     <w:rsid w:val="00A56555"/>
     <w:rsid w:val="00A615E8"/>
     <w:rsid w:val="00A64397"/>
     <w:rsid w:val="00A65084"/>
     <w:rsid w:val="00A65758"/>
     <w:rsid w:val="00A65E66"/>
     <w:rsid w:val="00A75BEC"/>
     <w:rsid w:val="00A82464"/>
     <w:rsid w:val="00A87790"/>
     <w:rsid w:val="00A923E8"/>
+    <w:rsid w:val="00A94F3A"/>
     <w:rsid w:val="00A96121"/>
     <w:rsid w:val="00A96EA3"/>
     <w:rsid w:val="00AA17D9"/>
     <w:rsid w:val="00AA2F66"/>
     <w:rsid w:val="00AA676D"/>
     <w:rsid w:val="00AA734A"/>
     <w:rsid w:val="00AB2A79"/>
     <w:rsid w:val="00AB5E97"/>
     <w:rsid w:val="00AB5F93"/>
     <w:rsid w:val="00AC16AC"/>
     <w:rsid w:val="00AC794F"/>
     <w:rsid w:val="00AD1EFC"/>
     <w:rsid w:val="00AD33C7"/>
     <w:rsid w:val="00AD36ED"/>
     <w:rsid w:val="00AD3F1E"/>
     <w:rsid w:val="00AD4438"/>
     <w:rsid w:val="00AD5DBF"/>
     <w:rsid w:val="00AD7D13"/>
     <w:rsid w:val="00AE2A54"/>
     <w:rsid w:val="00AE41FF"/>
     <w:rsid w:val="00AE6D44"/>
     <w:rsid w:val="00AE6D7E"/>
     <w:rsid w:val="00AE7336"/>
     <w:rsid w:val="00AE7516"/>
     <w:rsid w:val="00AF11B9"/>
     <w:rsid w:val="00AF2C44"/>
     <w:rsid w:val="00AF4791"/>
     <w:rsid w:val="00AF4D25"/>
     <w:rsid w:val="00B01297"/>
     <w:rsid w:val="00B0129E"/>
     <w:rsid w:val="00B02294"/>
     <w:rsid w:val="00B036DF"/>
     <w:rsid w:val="00B04049"/>
     <w:rsid w:val="00B05B35"/>
     <w:rsid w:val="00B101E3"/>
     <w:rsid w:val="00B12E33"/>
     <w:rsid w:val="00B15550"/>
     <w:rsid w:val="00B30F26"/>
     <w:rsid w:val="00B33AF1"/>
+    <w:rsid w:val="00B40734"/>
     <w:rsid w:val="00B42C32"/>
     <w:rsid w:val="00B4564E"/>
     <w:rsid w:val="00B47654"/>
     <w:rsid w:val="00B47952"/>
     <w:rsid w:val="00B5027B"/>
+    <w:rsid w:val="00B5216F"/>
     <w:rsid w:val="00B52BFB"/>
     <w:rsid w:val="00B53951"/>
     <w:rsid w:val="00B564A1"/>
     <w:rsid w:val="00B56F67"/>
+    <w:rsid w:val="00B56FA0"/>
     <w:rsid w:val="00B5743C"/>
     <w:rsid w:val="00B606DA"/>
     <w:rsid w:val="00B6307A"/>
     <w:rsid w:val="00B65966"/>
     <w:rsid w:val="00B65DA6"/>
+    <w:rsid w:val="00B66826"/>
     <w:rsid w:val="00B679FB"/>
     <w:rsid w:val="00B709EF"/>
     <w:rsid w:val="00B70E27"/>
     <w:rsid w:val="00B71B40"/>
     <w:rsid w:val="00B71F9C"/>
     <w:rsid w:val="00B73BB1"/>
     <w:rsid w:val="00B74C40"/>
     <w:rsid w:val="00B75DCB"/>
     <w:rsid w:val="00B760C3"/>
     <w:rsid w:val="00B77024"/>
     <w:rsid w:val="00B776CF"/>
     <w:rsid w:val="00B847B3"/>
     <w:rsid w:val="00B85B9D"/>
     <w:rsid w:val="00B870F7"/>
     <w:rsid w:val="00B87B1D"/>
     <w:rsid w:val="00B9215E"/>
     <w:rsid w:val="00BA2ADD"/>
     <w:rsid w:val="00BA4D27"/>
     <w:rsid w:val="00BA6F60"/>
     <w:rsid w:val="00BA7668"/>
     <w:rsid w:val="00BB01B9"/>
     <w:rsid w:val="00BB0235"/>
     <w:rsid w:val="00BB24E7"/>
     <w:rsid w:val="00BB3FFA"/>
     <w:rsid w:val="00BB7FBB"/>
     <w:rsid w:val="00BC0BE2"/>
     <w:rsid w:val="00BC101C"/>
     <w:rsid w:val="00BC2DF2"/>
     <w:rsid w:val="00BC518A"/>
     <w:rsid w:val="00BC6954"/>
     <w:rsid w:val="00BD0781"/>
     <w:rsid w:val="00BD1768"/>
     <w:rsid w:val="00BD1F74"/>
     <w:rsid w:val="00BD4969"/>
     <w:rsid w:val="00BD509D"/>
     <w:rsid w:val="00BD61B6"/>
     <w:rsid w:val="00BD7569"/>
     <w:rsid w:val="00BD7FCF"/>
     <w:rsid w:val="00BE4C5B"/>
     <w:rsid w:val="00BE56A0"/>
     <w:rsid w:val="00BE5BD8"/>
     <w:rsid w:val="00BE7526"/>
     <w:rsid w:val="00BF351B"/>
     <w:rsid w:val="00C034DD"/>
+    <w:rsid w:val="00C057D9"/>
     <w:rsid w:val="00C07B10"/>
     <w:rsid w:val="00C11B24"/>
     <w:rsid w:val="00C11CA8"/>
     <w:rsid w:val="00C2159C"/>
     <w:rsid w:val="00C23AF1"/>
     <w:rsid w:val="00C25FDC"/>
     <w:rsid w:val="00C26245"/>
     <w:rsid w:val="00C26C37"/>
     <w:rsid w:val="00C304BD"/>
     <w:rsid w:val="00C32AC1"/>
     <w:rsid w:val="00C3532C"/>
     <w:rsid w:val="00C37FB5"/>
     <w:rsid w:val="00C4007D"/>
     <w:rsid w:val="00C4136C"/>
     <w:rsid w:val="00C413A1"/>
     <w:rsid w:val="00C41537"/>
     <w:rsid w:val="00C4159E"/>
     <w:rsid w:val="00C41EEF"/>
     <w:rsid w:val="00C433FF"/>
     <w:rsid w:val="00C443B1"/>
     <w:rsid w:val="00C47F43"/>
     <w:rsid w:val="00C5614C"/>
     <w:rsid w:val="00C603D7"/>
     <w:rsid w:val="00C61DE7"/>
     <w:rsid w:val="00C62F03"/>
@@ -2107,89 +2183,92 @@
     <w:rsid w:val="00D57611"/>
     <w:rsid w:val="00D70867"/>
     <w:rsid w:val="00D71D40"/>
     <w:rsid w:val="00D8228F"/>
     <w:rsid w:val="00D84472"/>
     <w:rsid w:val="00D853BE"/>
     <w:rsid w:val="00D86313"/>
     <w:rsid w:val="00D8694F"/>
     <w:rsid w:val="00D94815"/>
     <w:rsid w:val="00D950F2"/>
     <w:rsid w:val="00DA18DA"/>
     <w:rsid w:val="00DA36F0"/>
     <w:rsid w:val="00DA42F8"/>
     <w:rsid w:val="00DA7388"/>
     <w:rsid w:val="00DA7B07"/>
     <w:rsid w:val="00DB09FE"/>
     <w:rsid w:val="00DB0ECB"/>
     <w:rsid w:val="00DB1330"/>
     <w:rsid w:val="00DB3360"/>
     <w:rsid w:val="00DB3C96"/>
     <w:rsid w:val="00DB443F"/>
     <w:rsid w:val="00DB4B59"/>
     <w:rsid w:val="00DC0F89"/>
     <w:rsid w:val="00DC2BE1"/>
     <w:rsid w:val="00DC5B94"/>
+    <w:rsid w:val="00DC61A5"/>
     <w:rsid w:val="00DC6C49"/>
     <w:rsid w:val="00DC6DB6"/>
     <w:rsid w:val="00DD2109"/>
     <w:rsid w:val="00DD2B1F"/>
     <w:rsid w:val="00DD3136"/>
     <w:rsid w:val="00DD7279"/>
     <w:rsid w:val="00DE03FF"/>
     <w:rsid w:val="00DE33E7"/>
     <w:rsid w:val="00DE4BF3"/>
     <w:rsid w:val="00DF1426"/>
     <w:rsid w:val="00DF1592"/>
     <w:rsid w:val="00DF6970"/>
     <w:rsid w:val="00DF7119"/>
     <w:rsid w:val="00E003AF"/>
     <w:rsid w:val="00E008A2"/>
     <w:rsid w:val="00E0092B"/>
     <w:rsid w:val="00E02A51"/>
+    <w:rsid w:val="00E02BE2"/>
     <w:rsid w:val="00E03B6C"/>
     <w:rsid w:val="00E05268"/>
     <w:rsid w:val="00E066C9"/>
     <w:rsid w:val="00E07EFE"/>
     <w:rsid w:val="00E10262"/>
     <w:rsid w:val="00E12049"/>
     <w:rsid w:val="00E12DB4"/>
     <w:rsid w:val="00E14F0B"/>
     <w:rsid w:val="00E15ED0"/>
     <w:rsid w:val="00E21303"/>
     <w:rsid w:val="00E216BE"/>
     <w:rsid w:val="00E218BC"/>
     <w:rsid w:val="00E22C13"/>
     <w:rsid w:val="00E25F3E"/>
     <w:rsid w:val="00E354BB"/>
     <w:rsid w:val="00E37B59"/>
     <w:rsid w:val="00E43A98"/>
     <w:rsid w:val="00E52158"/>
     <w:rsid w:val="00E529AF"/>
     <w:rsid w:val="00E53B53"/>
     <w:rsid w:val="00E5606A"/>
     <w:rsid w:val="00E57660"/>
+    <w:rsid w:val="00E70C5B"/>
     <w:rsid w:val="00E70EA7"/>
     <w:rsid w:val="00E73885"/>
     <w:rsid w:val="00E7540B"/>
     <w:rsid w:val="00E80664"/>
     <w:rsid w:val="00E83F79"/>
     <w:rsid w:val="00E84122"/>
     <w:rsid w:val="00E84C95"/>
     <w:rsid w:val="00E855CC"/>
     <w:rsid w:val="00E87408"/>
     <w:rsid w:val="00E91B9F"/>
     <w:rsid w:val="00E92D88"/>
     <w:rsid w:val="00E95078"/>
     <w:rsid w:val="00E962B3"/>
     <w:rsid w:val="00E96C69"/>
     <w:rsid w:val="00EA240A"/>
     <w:rsid w:val="00EA363B"/>
     <w:rsid w:val="00EA5295"/>
     <w:rsid w:val="00EA67EA"/>
     <w:rsid w:val="00EA68DA"/>
     <w:rsid w:val="00EB0F42"/>
     <w:rsid w:val="00EB139B"/>
     <w:rsid w:val="00EB2917"/>
     <w:rsid w:val="00EB579B"/>
     <w:rsid w:val="00EB7DF5"/>
     <w:rsid w:val="00EC154B"/>
@@ -2205,50 +2284,51 @@
     <w:rsid w:val="00EF60EF"/>
     <w:rsid w:val="00EF65E6"/>
     <w:rsid w:val="00EF6DB8"/>
     <w:rsid w:val="00EF7B59"/>
     <w:rsid w:val="00F000F3"/>
     <w:rsid w:val="00F0113A"/>
     <w:rsid w:val="00F01898"/>
     <w:rsid w:val="00F0252E"/>
     <w:rsid w:val="00F10AEF"/>
     <w:rsid w:val="00F10C9D"/>
     <w:rsid w:val="00F12297"/>
     <w:rsid w:val="00F14663"/>
     <w:rsid w:val="00F14937"/>
     <w:rsid w:val="00F14D06"/>
     <w:rsid w:val="00F17E0C"/>
     <w:rsid w:val="00F212AF"/>
     <w:rsid w:val="00F21FDB"/>
     <w:rsid w:val="00F22EC5"/>
     <w:rsid w:val="00F354E5"/>
     <w:rsid w:val="00F36E38"/>
     <w:rsid w:val="00F37A32"/>
     <w:rsid w:val="00F4033F"/>
     <w:rsid w:val="00F40C83"/>
     <w:rsid w:val="00F41FF7"/>
     <w:rsid w:val="00F5383D"/>
+    <w:rsid w:val="00F5468A"/>
     <w:rsid w:val="00F557AA"/>
     <w:rsid w:val="00F573D6"/>
     <w:rsid w:val="00F57962"/>
     <w:rsid w:val="00F60842"/>
     <w:rsid w:val="00F61E1C"/>
     <w:rsid w:val="00F70491"/>
     <w:rsid w:val="00F70BBA"/>
     <w:rsid w:val="00F71D15"/>
     <w:rsid w:val="00F737CA"/>
     <w:rsid w:val="00F77BBB"/>
     <w:rsid w:val="00F8507A"/>
     <w:rsid w:val="00F85748"/>
     <w:rsid w:val="00F86026"/>
     <w:rsid w:val="00F910D1"/>
     <w:rsid w:val="00F9249B"/>
     <w:rsid w:val="00F926B8"/>
     <w:rsid w:val="00F92F50"/>
     <w:rsid w:val="00F92FA9"/>
     <w:rsid w:val="00F95E26"/>
     <w:rsid w:val="00F9672D"/>
     <w:rsid w:val="00FA0879"/>
     <w:rsid w:val="00FA0B06"/>
     <w:rsid w:val="00FA477F"/>
     <w:rsid w:val="00FB3242"/>
     <w:rsid w:val="00FB5157"/>
@@ -2276,51 +2356,51 @@
     <w:rsid w:val="00FF7AB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2115C5E7"/>
+  <w14:docId w14:val="4C0E142B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4A44C1B1-C61A-4A57-B16F-8A983A8A4F1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3111,82 +3191,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FDE0C89-A6E7-4463-B7AC-B3BF5BC1D8F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6D4A54B-6065-4EF3-AFF5-878B9A2439C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>152</Words>
-  <Characters>871</Characters>
+  <Words>155</Words>
+  <Characters>889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1021</CharactersWithSpaces>
+  <CharactersWithSpaces>1042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beverly Keller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>